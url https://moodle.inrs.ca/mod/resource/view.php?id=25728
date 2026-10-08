--- v0 (2026-05-18)
+++ v1 (2026-10-08)
@@ -14,8142 +14,8081 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
   <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
   <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00F8241A" w:rsidR="000C150C" w:rsidP="00F24606" w:rsidRDefault="000C150C" w14:paraId="77227313" w14:textId="662EE386">
+    <w:p w14:paraId="77227313" w14:textId="662EE386" w:rsidR="000C150C" w:rsidRPr="00F8241A" w:rsidRDefault="000C150C" w:rsidP="00F24606">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="League Gothic" w:hAnsi="League Gothic" w:cs="Arial"/>
           <w:color w:val="071D49"/>
           <w:sz w:val="84"/>
           <w:szCs w:val="84"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Hlk197957037" w:id="0"/>
+      <w:bookmarkStart w:id="0" w:name="_Hlk197957037"/>
       <w:commentRangeStart w:id="1"/>
       <w:r w:rsidRPr="00F8241A">
         <w:rPr>
           <w:rFonts w:ascii="League Gothic" w:hAnsi="League Gothic" w:cs="Arial"/>
           <w:color w:val="071D49"/>
           <w:sz w:val="84"/>
           <w:szCs w:val="84"/>
         </w:rPr>
         <w:t>PLAN DE COURS</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F8241A" w:rsidR="00B859E3">
+      <w:r w:rsidR="00B859E3" w:rsidRPr="00F8241A">
         <w:rPr>
           <w:rFonts w:ascii="League Gothic" w:hAnsi="League Gothic" w:cs="Arial"/>
           <w:color w:val="071D49"/>
           <w:sz w:val="84"/>
           <w:szCs w:val="84"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:commentRangeEnd w:id="1"/>
-      <w:r w:rsidRPr="00F8241A" w:rsidR="00693A89">
+      <w:r w:rsidR="00693A89" w:rsidRPr="00F8241A">
         <w:rPr>
           <w:rStyle w:val="Marquedecommentaire"/>
-          <w:rFonts w:ascii="League Gothic" w:hAnsi="League Gothic"/>
+          <w:rFonts w:ascii="League Gothic" w:hAnsi="League Gothic" w:cs="Arial"/>
+          <w:color w:val="071D49"/>
           <w:sz w:val="84"/>
           <w:szCs w:val="84"/>
         </w:rPr>
         <w:commentReference w:id="1"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="10790" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2405"/>
         <w:gridCol w:w="2552"/>
         <w:gridCol w:w="2976"/>
         <w:gridCol w:w="2857"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00BD4ACC" w:rsidR="00BD4ACC" w:rsidTr="0D5CC631" w14:paraId="488BD322" w14:textId="285B2FF3">
+      <w:tr w:rsidR="00BD4ACC" w:rsidRPr="00BD4ACC" w14:paraId="488BD322" w14:textId="285B2FF3" w:rsidTr="0D5CC631">
         <w:trPr>
           <w:trHeight w:val="712"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:bookmarkEnd w:id="0"/>
-          <w:p w:rsidRPr="00BD4ACC" w:rsidR="000C150C" w:rsidP="000C150C" w:rsidRDefault="000C150C" w14:paraId="4D4B3985" w14:textId="1598C58F">
+          <w:p w14:paraId="4D4B3985" w14:textId="1598C58F" w:rsidR="000C150C" w:rsidRPr="00BD4ACC" w:rsidRDefault="000C150C" w:rsidP="000C150C">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="League Gothic" w:hAnsi="League Gothic" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:w w:val="115"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="56"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD4ACC">
               <w:rPr>
                 <w:rFonts w:ascii="League Gothic" w:hAnsi="League Gothic" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:w w:val="115"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="56"/>
               </w:rPr>
               <w:t>COURS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BD4ACC" w:rsidR="000C150C" w:rsidTr="00B859E3" w14:paraId="41C4884A" w14:textId="59EA7EA7">
+      <w:tr w:rsidR="000C150C" w:rsidRPr="00BD4ACC" w14:paraId="41C4884A" w14:textId="59EA7EA7" w:rsidTr="00B859E3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00686EC2" w:rsidR="000C150C" w:rsidP="00686EC2" w:rsidRDefault="000C150C" w14:paraId="372FA4E1" w14:textId="6CCB72E3">
+          <w:p w14:paraId="372FA4E1" w14:textId="6CCB72E3" w:rsidR="000C150C" w:rsidRPr="00686EC2" w:rsidRDefault="000C150C" w:rsidP="00686EC2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Arial"/>
                 <w:color w:val="071D49"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686EC2">
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Arial"/>
                 <w:color w:val="071D49"/>
                 <w:w w:val="115"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>TITRE DU COUR</w:t>
             </w:r>
             <w:r w:rsidR="00686EC2">
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Arial"/>
                 <w:color w:val="071D49"/>
                 <w:w w:val="115"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8385" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00686EC2" w:rsidR="000C150C" w:rsidP="000C150C" w:rsidRDefault="000C150C" w14:paraId="1409B69F" w14:textId="77777777">
+          <w:p w14:paraId="1409B69F" w14:textId="77777777" w:rsidR="000C150C" w:rsidRPr="00686EC2" w:rsidRDefault="000C150C" w:rsidP="000C150C">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Arial"/>
                 <w:color w:val="071D49"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BD4ACC" w:rsidR="000C150C" w:rsidTr="00B859E3" w14:paraId="178B88C7" w14:textId="53AF9F18">
+      <w:tr w:rsidR="000C150C" w:rsidRPr="00BD4ACC" w14:paraId="178B88C7" w14:textId="53AF9F18" w:rsidTr="00B859E3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00686EC2" w:rsidR="000C150C" w:rsidP="00686EC2" w:rsidRDefault="000C150C" w14:paraId="2BAD6131" w14:textId="4DC80F89">
+          <w:p w14:paraId="2BAD6131" w14:textId="4DC80F89" w:rsidR="000C150C" w:rsidRPr="00686EC2" w:rsidRDefault="000C150C" w:rsidP="00686EC2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Arial"/>
                 <w:color w:val="071D49"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686EC2">
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Arial"/>
                 <w:color w:val="071D49"/>
                 <w:w w:val="115"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>SIGLE DU COURS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8385" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00686EC2" w:rsidR="000C150C" w:rsidP="000C150C" w:rsidRDefault="000C150C" w14:paraId="13773171" w14:textId="77777777">
+          <w:p w14:paraId="13773171" w14:textId="77777777" w:rsidR="000C150C" w:rsidRPr="00686EC2" w:rsidRDefault="000C150C" w:rsidP="000C150C">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Arial"/>
                 <w:color w:val="071D49"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BD4ACC" w:rsidR="000C150C" w:rsidTr="00B859E3" w14:paraId="55E07CB3" w14:textId="5EB067BC">
+      <w:tr w:rsidR="000C150C" w:rsidRPr="00BD4ACC" w14:paraId="55E07CB3" w14:textId="5EB067BC" w:rsidTr="00B859E3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00686EC2" w:rsidR="000C150C" w:rsidP="00686EC2" w:rsidRDefault="000C150C" w14:paraId="5F0AE620" w14:textId="12C92C8F">
+          <w:p w14:paraId="5F0AE620" w14:textId="12C92C8F" w:rsidR="000C150C" w:rsidRPr="00686EC2" w:rsidRDefault="000C150C" w:rsidP="00686EC2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Arial"/>
                 <w:color w:val="071D49"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686EC2">
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Arial"/>
                 <w:color w:val="071D49"/>
                 <w:w w:val="115"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>TRIMESTRE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00686EC2" w:rsidR="000C150C" w:rsidP="000C150C" w:rsidRDefault="000C150C" w14:paraId="402B3D6E" w14:textId="77777777">
+          <w:p w14:paraId="402B3D6E" w14:textId="77777777" w:rsidR="000C150C" w:rsidRPr="00686EC2" w:rsidRDefault="000C150C" w:rsidP="000C150C">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Arial"/>
                 <w:color w:val="071D49"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00686EC2" w:rsidR="000C150C" w:rsidP="00686EC2" w:rsidRDefault="000C150C" w14:paraId="4A073A59" w14:textId="364F3672">
+          <w:p w14:paraId="4A073A59" w14:textId="364F3672" w:rsidR="000C150C" w:rsidRPr="00686EC2" w:rsidRDefault="000C150C" w:rsidP="00686EC2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Arial"/>
                 <w:color w:val="071D49"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686EC2">
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Arial"/>
                 <w:color w:val="071D49"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>CRÉDITS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2857" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00686EC2" w:rsidR="000C150C" w:rsidP="000C150C" w:rsidRDefault="000C150C" w14:paraId="30886D2A" w14:textId="77777777">
+          <w:p w14:paraId="30886D2A" w14:textId="77777777" w:rsidR="000C150C" w:rsidRPr="00686EC2" w:rsidRDefault="000C150C" w:rsidP="000C150C">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Arial"/>
                 <w:color w:val="071D49"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BD4ACC" w:rsidR="00A916A6" w:rsidTr="00B859E3" w14:paraId="509EE69A" w14:textId="77777777">
+      <w:tr w:rsidR="00A916A6" w:rsidRPr="00BD4ACC" w14:paraId="509EE69A" w14:textId="77777777" w:rsidTr="00B859E3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00686EC2" w:rsidR="00A916A6" w:rsidP="00686EC2" w:rsidRDefault="00A916A6" w14:paraId="1174A381" w14:textId="77777777">
+          <w:p w14:paraId="1174A381" w14:textId="77777777" w:rsidR="00A916A6" w:rsidRPr="00686EC2" w:rsidRDefault="00A916A6" w:rsidP="00686EC2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Arial"/>
                 <w:color w:val="071D49"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686EC2">
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Arial"/>
                 <w:color w:val="071D49"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>DATE DE DÉBUT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00686EC2" w:rsidR="00A916A6" w:rsidP="00F41DA7" w:rsidRDefault="00A916A6" w14:paraId="42B14795" w14:textId="77777777">
+          <w:p w14:paraId="42B14795" w14:textId="77777777" w:rsidR="00A916A6" w:rsidRPr="00686EC2" w:rsidRDefault="00A916A6" w:rsidP="00F41DA7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Arial"/>
                 <w:color w:val="071D49"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00686EC2" w:rsidR="00A916A6" w:rsidP="00686EC2" w:rsidRDefault="00A916A6" w14:paraId="2613F00E" w14:textId="77777777">
+          <w:p w14:paraId="2613F00E" w14:textId="77777777" w:rsidR="00A916A6" w:rsidRPr="00686EC2" w:rsidRDefault="00A916A6" w:rsidP="00686EC2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Arial"/>
                 <w:color w:val="071D49"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686EC2">
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Arial"/>
                 <w:color w:val="071D49"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>DATE DE FIN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2857" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00686EC2" w:rsidR="00A916A6" w:rsidP="00F41DA7" w:rsidRDefault="00A916A6" w14:paraId="65ED0327" w14:textId="77777777">
+          <w:p w14:paraId="65ED0327" w14:textId="77777777" w:rsidR="00A916A6" w:rsidRPr="00686EC2" w:rsidRDefault="00A916A6" w:rsidP="00F41DA7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Arial"/>
                 <w:color w:val="071D49"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BD4ACC" w:rsidR="00A916A6" w:rsidTr="00B859E3" w14:paraId="51B678BB" w14:textId="77777777">
+      <w:tr w:rsidR="00A916A6" w:rsidRPr="00BD4ACC" w14:paraId="51B678BB" w14:textId="77777777" w:rsidTr="00B859E3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00686EC2" w:rsidR="00A916A6" w:rsidP="00686EC2" w:rsidRDefault="00A916A6" w14:paraId="7B019050" w14:textId="63EE3D37">
+          <w:p w14:paraId="7B019050" w14:textId="63EE3D37" w:rsidR="00A916A6" w:rsidRPr="00686EC2" w:rsidRDefault="00A916A6" w:rsidP="00686EC2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Arial"/>
                 <w:color w:val="071D49"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:commentRangeStart w:id="2"/>
             <w:r w:rsidRPr="00686EC2">
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Arial"/>
                 <w:color w:val="071D49"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>LOCAUX</w:t>
             </w:r>
-            <w:r w:rsidRPr="00686EC2" w:rsidR="5591585A">
+            <w:r w:rsidR="5591585A" w:rsidRPr="00686EC2">
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Arial"/>
                 <w:color w:val="071D49"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> ET/OU LIEN</w:t>
             </w:r>
             <w:commentRangeEnd w:id="2"/>
-            <w:r w:rsidRPr="00686EC2" w:rsidR="00F82909">
+            <w:r w:rsidR="00F82909" w:rsidRPr="00686EC2">
               <w:rPr>
                 <w:rStyle w:val="Marquedecommentaire"/>
-                <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis"/>
+                <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Arial"/>
+                <w:color w:val="071D49"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:commentReference w:id="2"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8385" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00686EC2" w:rsidR="00A916A6" w:rsidP="00F41DA7" w:rsidRDefault="00A916A6" w14:paraId="060A3C43" w14:textId="77777777">
+          <w:p w14:paraId="060A3C43" w14:textId="77777777" w:rsidR="00A916A6" w:rsidRPr="00686EC2" w:rsidRDefault="00A916A6" w:rsidP="00F41DA7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Arial"/>
                 <w:color w:val="071D49"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="000C150C" w:rsidP="00F24606" w:rsidRDefault="000C150C" w14:paraId="6E9768B1" w14:textId="77777777">
+    <w:p w14:paraId="6E9768B1" w14:textId="77777777" w:rsidR="000C150C" w:rsidRDefault="000C150C" w:rsidP="00F24606">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="071D49"/>
           <w:w w:val="110"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2263"/>
-        <w:gridCol w:w="8527"/>
+        <w:gridCol w:w="2730"/>
+        <w:gridCol w:w="8060"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00BD4ACC" w:rsidR="00BD4ACC" w:rsidTr="00BD4ACC" w14:paraId="23685CDF" w14:textId="77777777">
+      <w:tr w:rsidR="00BD4ACC" w:rsidRPr="00BD4ACC" w14:paraId="23685CDF" w14:textId="77777777" w:rsidTr="00BD4ACC">
         <w:trPr>
           <w:trHeight w:val="379"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BD4ACC" w:rsidR="0006291F" w:rsidP="00F41DA7" w:rsidRDefault="00C12DCA" w14:paraId="45E2A889" w14:textId="765C3C92">
+          <w:p w14:paraId="45E2A889" w14:textId="765C3C92" w:rsidR="0006291F" w:rsidRPr="00BD4ACC" w:rsidRDefault="00C12DCA" w:rsidP="00F41DA7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="League Gothic" w:hAnsi="League Gothic" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:w w:val="115"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="56"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="League Gothic" w:hAnsi="League Gothic" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:w w:val="115"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="56"/>
               </w:rPr>
               <w:t>RESPONSABLE DU COURS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000C150C" w:rsidR="0006291F" w:rsidTr="00F41DA7" w14:paraId="449FE940" w14:textId="77777777">
+      <w:tr w:rsidR="0006291F" w:rsidRPr="000C150C" w14:paraId="449FE940" w14:textId="77777777" w:rsidTr="00F41DA7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00686EC2" w:rsidR="0006291F" w:rsidP="00686EC2" w:rsidRDefault="0006291F" w14:paraId="75BFAD53" w14:textId="1807C3D8">
+          <w:p w14:paraId="75BFAD53" w14:textId="1807C3D8" w:rsidR="0006291F" w:rsidRPr="00686EC2" w:rsidRDefault="0006291F" w:rsidP="00686EC2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Arial"/>
                 <w:color w:val="071D49"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686EC2">
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Arial"/>
                 <w:color w:val="071D49"/>
                 <w:w w:val="115"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NOM ET TITRE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8527" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C150C" w:rsidR="0006291F" w:rsidP="00F41DA7" w:rsidRDefault="0006291F" w14:paraId="556952F2" w14:textId="77777777">
+          <w:p w14:paraId="556952F2" w14:textId="77777777" w:rsidR="0006291F" w:rsidRPr="000C150C" w:rsidRDefault="0006291F" w:rsidP="00F41DA7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="071D49"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000C150C" w:rsidR="0006291F" w:rsidTr="00F41DA7" w14:paraId="6C64CE6C" w14:textId="77777777">
+      <w:tr w:rsidR="0006291F" w:rsidRPr="000C150C" w14:paraId="6C64CE6C" w14:textId="77777777" w:rsidTr="00F41DA7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00686EC2" w:rsidR="0006291F" w:rsidP="00686EC2" w:rsidRDefault="0006291F" w14:paraId="45C42633" w14:textId="70976568">
+          <w:p w14:paraId="45C42633" w14:textId="70976568" w:rsidR="0006291F" w:rsidRPr="00686EC2" w:rsidRDefault="0006291F" w:rsidP="00686EC2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Arial"/>
                 <w:color w:val="071D49"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686EC2">
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Arial"/>
                 <w:color w:val="071D49"/>
                 <w:w w:val="115"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>COORDONNÉES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8527" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C150C" w:rsidR="0006291F" w:rsidP="00F41DA7" w:rsidRDefault="0006291F" w14:paraId="10FA463A" w14:textId="77777777">
+          <w:p w14:paraId="10FA463A" w14:textId="77777777" w:rsidR="0006291F" w:rsidRPr="000C150C" w:rsidRDefault="0006291F" w:rsidP="00F41DA7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="071D49"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000C150C" w:rsidR="0006291F" w:rsidTr="00F41DA7" w14:paraId="45813314" w14:textId="77777777">
+      <w:tr w:rsidR="0006291F" w:rsidRPr="000C150C" w14:paraId="45813314" w14:textId="77777777" w:rsidTr="00F41DA7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00686EC2" w:rsidR="0006291F" w:rsidP="00686EC2" w:rsidRDefault="0006291F" w14:paraId="176080EE" w14:textId="378CCC36">
+          <w:p w14:paraId="176080EE" w14:textId="378CCC36" w:rsidR="0006291F" w:rsidRPr="00686EC2" w:rsidRDefault="0006291F" w:rsidP="00686EC2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Arial"/>
                 <w:color w:val="071D49"/>
                 <w:w w:val="115"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00686EC2">
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Arial"/>
                 <w:color w:val="071D49"/>
                 <w:w w:val="115"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>BUREAU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8527" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C150C" w:rsidR="0006291F" w:rsidP="00F41DA7" w:rsidRDefault="0006291F" w14:paraId="6C3EEFC4" w14:textId="77777777">
+          <w:p w14:paraId="6C3EEFC4" w14:textId="77777777" w:rsidR="0006291F" w:rsidRPr="000C150C" w:rsidRDefault="0006291F" w:rsidP="00F41DA7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="071D49"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000C150C" w:rsidR="0006291F" w:rsidTr="00F41DA7" w14:paraId="4C1421DB" w14:textId="77777777">
+      <w:tr w:rsidR="0006291F" w:rsidRPr="000C150C" w14:paraId="4C1421DB" w14:textId="77777777" w:rsidTr="00F41DA7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00686EC2" w:rsidR="0006291F" w:rsidP="00686EC2" w:rsidRDefault="0006291F" w14:paraId="724FFDA4" w14:textId="2AC47033">
+          <w:p w14:paraId="724FFDA4" w14:textId="2AC47033" w:rsidR="0006291F" w:rsidRPr="00686EC2" w:rsidRDefault="0006291F" w:rsidP="00686EC2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Arial"/>
                 <w:color w:val="071D49"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:commentRangeStart w:id="3"/>
             <w:r w:rsidRPr="00686EC2">
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Arial"/>
                 <w:color w:val="071D49"/>
                 <w:w w:val="115"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>DISPONIBILITÉS</w:t>
             </w:r>
             <w:commentRangeEnd w:id="3"/>
-            <w:r w:rsidRPr="00686EC2" w:rsidR="00F82909">
+            <w:r w:rsidR="00F82909" w:rsidRPr="00686EC2">
               <w:rPr>
                 <w:rStyle w:val="Marquedecommentaire"/>
-                <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis"/>
+                <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Arial"/>
+                <w:color w:val="071D49"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:commentReference w:id="3"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8527" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C150C" w:rsidR="0006291F" w:rsidP="00F41DA7" w:rsidRDefault="0006291F" w14:paraId="68958B76" w14:textId="7377C835">
+          <w:p w14:paraId="68958B76" w14:textId="7377C835" w:rsidR="0006291F" w:rsidRPr="000C150C" w:rsidRDefault="0006291F" w:rsidP="00F41DA7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="071D49"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0006291F" w:rsidRDefault="0006291F" w14:paraId="7E952C7C" w14:textId="77777777">
+    <w:p w14:paraId="7E952C7C" w14:textId="77777777" w:rsidR="0006291F" w:rsidRDefault="0006291F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Metropolis Medium" w:hAnsi="Metropolis Medium"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0006291F" w:rsidRDefault="0006291F" w14:paraId="7D467890" w14:textId="77777777">
+    <w:p w14:paraId="7D467890" w14:textId="77777777" w:rsidR="0006291F" w:rsidRDefault="0006291F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Metropolis Medium" w:hAnsi="Metropolis Medium"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3114"/>
         <w:gridCol w:w="7676"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00BD4ACC" w:rsidR="00BD4ACC" w:rsidTr="00BD4ACC" w14:paraId="5DABC3C7" w14:textId="77777777">
+      <w:tr w:rsidR="00BD4ACC" w:rsidRPr="00BD4ACC" w14:paraId="5DABC3C7" w14:textId="77777777" w:rsidTr="00BD4ACC">
         <w:trPr>
           <w:trHeight w:val="379"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BD4ACC" w:rsidR="00BD4ACC" w:rsidP="00F41DA7" w:rsidRDefault="00BD4ACC" w14:paraId="19FEC3D7" w14:textId="6F85EFA0">
+          <w:p w14:paraId="19FEC3D7" w14:textId="6F85EFA0" w:rsidR="00BD4ACC" w:rsidRPr="00BD4ACC" w:rsidRDefault="00BD4ACC" w:rsidP="00F41DA7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="League Gothic" w:hAnsi="League Gothic" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:w w:val="115"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="56"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD4ACC">
               <w:rPr>
                 <w:rFonts w:ascii="League Gothic" w:hAnsi="League Gothic" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:w w:val="115"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="56"/>
               </w:rPr>
               <w:t>DESCRIPTION DU COURS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000C150C" w:rsidR="00BD4ACC" w:rsidTr="00BD4ACC" w14:paraId="1CFEE6C8" w14:textId="77777777">
+      <w:tr w:rsidR="00BD4ACC" w:rsidRPr="000C150C" w14:paraId="1CFEE6C8" w14:textId="77777777" w:rsidTr="00BD4ACC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00686EC2" w:rsidR="00BD4ACC" w:rsidP="00686EC2" w:rsidRDefault="00BD4ACC" w14:paraId="5BF7407B" w14:textId="652539ED">
+          <w:p w14:paraId="5BF7407B" w14:textId="652539ED" w:rsidR="00BD4ACC" w:rsidRPr="00686EC2" w:rsidRDefault="00BD4ACC" w:rsidP="00686EC2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Arial"/>
                 <w:color w:val="071D49"/>
                 <w:w w:val="115"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:commentRangeStart w:id="4"/>
             <w:r w:rsidRPr="00686EC2">
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Arial"/>
                 <w:color w:val="071D49"/>
                 <w:w w:val="115"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>DESCRIPTION DU COURS</w:t>
             </w:r>
             <w:commentRangeEnd w:id="4"/>
-            <w:r w:rsidRPr="00686EC2" w:rsidR="007E2A38">
+            <w:r w:rsidR="007E2A38" w:rsidRPr="00686EC2">
               <w:rPr>
                 <w:rStyle w:val="Marquedecommentaire"/>
-                <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis"/>
+                <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Arial"/>
+                <w:color w:val="071D49"/>
+                <w:w w:val="115"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:commentReference w:id="4"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7676" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C150C" w:rsidR="00BD4ACC" w:rsidP="00F41DA7" w:rsidRDefault="00BD4ACC" w14:paraId="37719F74" w14:textId="77777777">
+          <w:p w14:paraId="37719F74" w14:textId="77777777" w:rsidR="00BD4ACC" w:rsidRPr="000C150C" w:rsidRDefault="00BD4ACC" w:rsidP="00F41DA7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="071D49"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000C150C" w:rsidR="00BD4ACC" w:rsidTr="00BD4ACC" w14:paraId="6C2073C1" w14:textId="77777777">
+      <w:tr w:rsidR="00BD4ACC" w:rsidRPr="000C150C" w14:paraId="6C2073C1" w14:textId="77777777" w:rsidTr="00BD4ACC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00686EC2" w:rsidR="00BD4ACC" w:rsidP="00686EC2" w:rsidRDefault="00BD4ACC" w14:paraId="21829DBC" w14:textId="099BBC1D">
+          <w:p w14:paraId="21829DBC" w14:textId="099BBC1D" w:rsidR="00BD4ACC" w:rsidRPr="00686EC2" w:rsidRDefault="00BD4ACC" w:rsidP="00686EC2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Arial"/>
                 <w:color w:val="071D49"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:commentRangeStart w:id="5"/>
             <w:r w:rsidRPr="00686EC2">
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Arial"/>
                 <w:color w:val="071D49"/>
                 <w:w w:val="115"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>PLACE DU COURS DANS LE PROGRAMME</w:t>
             </w:r>
             <w:commentRangeEnd w:id="5"/>
-            <w:r w:rsidRPr="00686EC2" w:rsidR="007E2A38">
+            <w:r w:rsidR="007E2A38" w:rsidRPr="00686EC2">
               <w:rPr>
                 <w:rStyle w:val="Marquedecommentaire"/>
-                <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis"/>
+                <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Arial"/>
+                <w:color w:val="071D49"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:commentReference w:id="5"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7676" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000C150C" w:rsidR="00BD4ACC" w:rsidP="00F41DA7" w:rsidRDefault="00BD4ACC" w14:paraId="2AE9F31D" w14:textId="77777777">
+          <w:p w14:paraId="2AE9F31D" w14:textId="77777777" w:rsidR="00BD4ACC" w:rsidRPr="000C150C" w:rsidRDefault="00BD4ACC" w:rsidP="00F41DA7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="071D49"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0006291F" w:rsidRDefault="0006291F" w14:paraId="003EDC30" w14:textId="77777777">
+    <w:p w14:paraId="003EDC30" w14:textId="77777777" w:rsidR="0006291F" w:rsidRDefault="0006291F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Metropolis Medium" w:hAnsi="Metropolis Medium"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0006291F" w:rsidRDefault="0006291F" w14:paraId="248101BE" w14:textId="77777777">
+    <w:p w14:paraId="248101BE" w14:textId="77777777" w:rsidR="0006291F" w:rsidRDefault="0006291F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Metropolis Medium" w:hAnsi="Metropolis Medium"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10790"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00BD4ACC" w:rsidR="00BD4ACC" w:rsidTr="07E554D3" w14:paraId="3F20CFAC" w14:textId="77777777">
+      <w:tr w:rsidR="00BD4ACC" w:rsidRPr="00BD4ACC" w14:paraId="3F20CFAC" w14:textId="77777777" w:rsidTr="07E554D3">
         <w:trPr>
           <w:trHeight w:val="379"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD4ACC" w:rsidP="00F41DA7" w:rsidRDefault="00BD4ACC" w14:paraId="66D19F97" w14:textId="77C3926B">
+          <w:p w14:paraId="66D19F97" w14:textId="77C3926B" w:rsidR="00BD4ACC" w:rsidRDefault="00BD4ACC" w:rsidP="00F41DA7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="League Gothic" w:hAnsi="League Gothic" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:w w:val="115"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="56"/>
               </w:rPr>
             </w:pPr>
             <w:commentRangeStart w:id="6"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="League Gothic" w:hAnsi="League Gothic" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:w w:val="115"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="56"/>
               </w:rPr>
               <w:t xml:space="preserve">OBJECTIFS </w:t>
             </w:r>
             <w:r w:rsidR="00D52283">
               <w:rPr>
                 <w:rFonts w:ascii="League Gothic" w:hAnsi="League Gothic" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:w w:val="115"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="56"/>
               </w:rPr>
               <w:t xml:space="preserve">SPÉCIFIQUES </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="League Gothic" w:hAnsi="League Gothic" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:w w:val="115"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="56"/>
               </w:rPr>
               <w:t>DU COURS</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="002D2502" w:rsidR="002D2502" w:rsidP="07E554D3" w:rsidRDefault="002D2502" w14:paraId="43B2D84D" w14:textId="2B77CCBB">
+          <w:p w14:paraId="43B2D84D" w14:textId="2B77CCBB" w:rsidR="002D2502" w:rsidRPr="002D2502" w:rsidRDefault="002D2502" w:rsidP="07E554D3">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:eastAsia="Metropolis" w:cs="Metropolis"/>
+                <w:rFonts w:ascii="Metropolis" w:eastAsia="Metropolis" w:hAnsi="Metropolis" w:cs="Metropolis"/>
                 <w:color w:val="0070C0"/>
                 <w:w w:val="115"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="07E554D3">
               <w:rPr>
-                <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:eastAsia="Metropolis" w:cs="Metropolis"/>
+                <w:rFonts w:ascii="Metropolis" w:eastAsia="Metropolis" w:hAnsi="Metropolis" w:cs="Metropolis"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:w w:val="115"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>À la fin du cours, l’étudiant.e sera capable de :</w:t>
             </w:r>
             <w:commentRangeEnd w:id="6"/>
-            <w:r w:rsidR="007E2A38">
+            <w:r w:rsidR="007E2A38" w:rsidRPr="002D2502">
               <w:rPr>
                 <w:rStyle w:val="Marquedecommentaire"/>
+                <w:rFonts w:ascii="Metropolis" w:eastAsia="Metropolis" w:hAnsi="Metropolis" w:cs="Metropolis"/>
+                <w:color w:val="0070C0"/>
+                <w:w w:val="115"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:commentReference w:id="6"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000C150C" w:rsidR="00BD4ACC" w:rsidTr="07E554D3" w14:paraId="13B145D1" w14:textId="77777777">
+      <w:tr w:rsidR="00BD4ACC" w:rsidRPr="000C150C" w14:paraId="13B145D1" w14:textId="77777777" w:rsidTr="07E554D3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F8241A" w:rsidR="00F8241A" w:rsidRDefault="00F8241A" w14:paraId="708AB0E5" w14:textId="77CB80E2">
+          <w:p w14:paraId="708AB0E5" w14:textId="77CB80E2" w:rsidR="00F8241A" w:rsidRPr="00F8241A" w:rsidRDefault="00F8241A">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="071D49"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00F8241A" w:rsidRDefault="0006291F" w14:paraId="36E147F8" w14:textId="77777777">
+    <w:p w14:paraId="36E147F8" w14:textId="77777777" w:rsidR="00F8241A" w:rsidRDefault="0006291F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Metropolis Medium" w:hAnsi="Metropolis Medium"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:sectPr w:rsidR="00F8241A" w:rsidSect="00B859E3">
           <w:headerReference w:type="default" r:id="rId15"/>
           <w:footerReference w:type="default" r:id="rId16"/>
-          <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="0" w:footer="0" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Metropolis Medium" w:hAnsi="Metropolis Medium"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0006291F" w:rsidRDefault="0006291F" w14:paraId="57D7FE64" w14:textId="23778C21">
+    <w:p w14:paraId="57D7FE64" w14:textId="23778C21" w:rsidR="0006291F" w:rsidRDefault="0006291F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Metropolis Medium" w:hAnsi="Metropolis Medium"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="07E554D3" w:rsidP="0D5CC631" w:rsidRDefault="00960CDE" w14:paraId="37C4199D" w14:textId="3BBACC26">
+    <w:p w14:paraId="37C4199D" w14:textId="3BBACC26" w:rsidR="07E554D3" w:rsidRDefault="00960CDE" w:rsidP="0D5CC631">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="League Gothic" w:hAnsi="League Gothic" w:cs="Times New Roman (Corps CS)"/>
           <w:noProof/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0D5CC631">
         <w:rPr>
           <w:rFonts w:ascii="League Gothic" w:hAnsi="League Gothic" w:cs="Times New Roman (Corps CS)"/>
           <w:noProof/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
         <w:t xml:space="preserve">CONSIGNES </w:t>
       </w:r>
-      <w:r w:rsidRPr="0D5CC631" w:rsidR="2889A74F">
+      <w:r w:rsidR="2889A74F" w:rsidRPr="0D5CC631">
         <w:rPr>
           <w:rFonts w:ascii="League Gothic" w:hAnsi="League Gothic" w:cs="Times New Roman (Corps CS)"/>
           <w:noProof/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
         <w:t xml:space="preserve">ET INFORMATIONS </w:t>
       </w:r>
       <w:r w:rsidRPr="0D5CC631">
         <w:rPr>
           <w:rFonts w:ascii="League Gothic" w:hAnsi="League Gothic" w:cs="Times New Roman (Corps CS)"/>
           <w:noProof/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
         <w:t>PARTICULIÈRES</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B859E3" w:rsidR="00B859E3" w:rsidP="00B859E3" w:rsidRDefault="00E20D22" w14:paraId="21AD1431" w14:textId="77777777">
+    <w:p w14:paraId="21AD1431" w14:textId="77777777" w:rsidR="00B859E3" w:rsidRPr="00B859E3" w:rsidRDefault="00E20D22" w:rsidP="00B859E3">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:noProof/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Hlk199421908" w:id="7"/>
+      <w:bookmarkStart w:id="7" w:name="_Hlk199421908"/>
       <w:commentRangeStart w:id="8"/>
       <w:r w:rsidRPr="00B859E3">
         <w:rPr>
           <w:rFonts w:ascii="League Gothic" w:hAnsi="League Gothic"/>
           <w:noProof/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">RETARDS DES TRAVAUX </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B859E3" w:rsidR="00E20D22" w:rsidP="0AE089F6" w:rsidRDefault="00E20D22" w14:paraId="5360DDE8" w14:textId="7134B5CB">
+    <w:p w14:paraId="5360DDE8" w14:textId="7134B5CB" w:rsidR="00E20D22" w:rsidRPr="00B859E3" w:rsidRDefault="00E20D22" w:rsidP="0AE089F6">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E414E4">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lorsqu’un travail est remis après la date d’échéance, l’étudiant.e perd 5% par jour de retard. Les jours de fin de semaine sont comptés comme les jours de semaine. Après 10 jours, le travail ne peut plus être remis </w:t>
       </w:r>
-      <w:r w:rsidRPr="0AE089F6" w:rsidR="06C6EB06">
+      <w:r w:rsidR="06C6EB06" w:rsidRPr="0AE089F6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(Noté 0).</w:t>
       </w:r>
       <w:commentRangeEnd w:id="8"/>
-      <w:r w:rsidR="00FC6E49">
+      <w:r w:rsidR="00FC6E49" w:rsidRPr="00B859E3">
         <w:rPr>
           <w:rStyle w:val="Marquedecommentaire"/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:commentReference w:id="8"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B859E3" w:rsidR="00E20D22" w:rsidP="0D5CC631" w:rsidRDefault="00E20D22" w14:paraId="7FBE89E6" w14:textId="77777777">
+    <w:p w14:paraId="7FBE89E6" w14:textId="77777777" w:rsidR="00E20D22" w:rsidRPr="00B859E3" w:rsidRDefault="00E20D22" w:rsidP="0D5CC631">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:noProof/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Hlk196998307" w:id="9"/>
-      <w:bookmarkStart w:name="_Hlk199421914" w:id="10"/>
+      <w:bookmarkStart w:id="9" w:name="_Hlk196998307"/>
+      <w:bookmarkStart w:id="10" w:name="_Hlk199421914"/>
       <w:bookmarkEnd w:id="7"/>
       <w:commentRangeStart w:id="11"/>
       <w:r w:rsidRPr="00B859E3">
         <w:rPr>
           <w:rFonts w:ascii="League Gothic" w:hAnsi="League Gothic"/>
           <w:noProof/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ABSENCES À UN EXAMEN</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E414E4" w:rsidR="00E20D22" w:rsidP="0D5CC631" w:rsidRDefault="00E20D22" w14:paraId="2E0471CB" w14:textId="539B5DA7">
+    <w:p w14:paraId="2E0471CB" w14:textId="539B5DA7" w:rsidR="00E20D22" w:rsidRPr="00E414E4" w:rsidRDefault="00E20D22" w:rsidP="0D5CC631">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E414E4">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve">En cas d’absence à une activité d’évaluation prévue dans le Plan de cours, l’étudiant.e a la responsabilité d’en aviser la personne responsable de la tenue de l’évaluation ainsi que de fournir une pièce justificative valable </w:t>
       </w:r>
-      <w:r w:rsidRPr="0068623A" w:rsidR="0068623A">
+      <w:r w:rsidR="0068623A" w:rsidRPr="0068623A">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>dans</w:t>
       </w:r>
       <w:r w:rsidR="0068623A">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E414E4">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve">un délai de 10 jours. Sans pièce justificative, l’évaluation ne pourra pas être reprise et la note de 0. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
       <w:commentRangeEnd w:id="11"/>
-      <w:r w:rsidR="00FC6E49">
+      <w:r w:rsidR="00FC6E49" w:rsidRPr="00E414E4">
         <w:rPr>
           <w:rStyle w:val="Marquedecommentaire"/>
+          <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Segoe UI"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:commentReference w:id="11"/>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:p w:rsidRPr="00B859E3" w:rsidR="00E20D22" w:rsidP="0D5CC631" w:rsidRDefault="00E20D22" w14:paraId="36DEE411" w14:textId="77777777">
+    <w:p w14:paraId="36DEE411" w14:textId="77777777" w:rsidR="00E20D22" w:rsidRPr="00B859E3" w:rsidRDefault="00E20D22" w:rsidP="0D5CC631">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:noProof/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B859E3">
         <w:rPr>
           <w:rFonts w:ascii="League Gothic" w:hAnsi="League Gothic"/>
           <w:noProof/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>PLAGIAT ET FRAUDE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E414E4" w:rsidR="00E20D22" w:rsidP="4F90BCEA" w:rsidRDefault="00E20D22" w14:paraId="32588D0D" w14:textId="57C912C0">
+    <w:p w14:paraId="32588D0D" w14:textId="57C912C0" w:rsidR="00E20D22" w:rsidRPr="00E414E4" w:rsidRDefault="00E20D22" w:rsidP="4F90BCEA">
       <w:pPr>
         <w:spacing w:after="160"/>
-        <w:rPr>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00E414E4" w:rsidR="00E20D22">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00E414E4" w:rsidR="00E20D22">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E414E4">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00E414E4" w:rsidR="4060CE66">
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En cas de plagiat ou fraude, la section 11.12 du </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="2B8049E8">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Segoe UI"/>
+            <w:i/>
+            <w:iCs/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          </w:rPr>
+          <w:t>Règlement sur les études supérieures</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00E414E4">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00E414E4" w:rsidR="1A42005C">
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Règlement 2) sera appliquée. Afin d’éviter tout plagiat accidentel, renseignez-vous sur les exigences en matière d’intégrité académique en consultant l</w:t>
+      </w:r>
+      <w:r w:rsidR="4060CE66" w:rsidRPr="00E414E4">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="1A42005C" w:rsidRPr="00E414E4">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Segoe UI"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> page web sur </w:t>
       </w:r>
-      <w:hyperlink r:id="Rdae761e502384943">
-        <w:r w:rsidRPr="09AC37F3" w:rsidR="1A42005C">
+      <w:hyperlink r:id="rId18">
+        <w:r w:rsidR="1A42005C" w:rsidRPr="09AC37F3">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Segoe UI"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>l’intégrité intellectuelle</w:t>
         </w:r>
-        <w:r w:rsidRPr="09AC37F3" w:rsidR="21F5660C">
+        <w:r w:rsidR="21F5660C" w:rsidRPr="09AC37F3">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Segoe UI"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="00B859E3" w:rsidR="00E20D22" w:rsidP="0D5CC631" w:rsidRDefault="00E20D22" w14:paraId="7888D856" w14:textId="77777777">
+    <w:p w14:paraId="7888D856" w14:textId="77777777" w:rsidR="00E20D22" w:rsidRPr="00B859E3" w:rsidRDefault="00E20D22" w:rsidP="0D5CC631">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:noProof/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Hlk199421922" w:id="12"/>
+      <w:bookmarkStart w:id="12" w:name="_Hlk199421922"/>
       <w:commentRangeStart w:id="13"/>
       <w:r w:rsidRPr="00B859E3">
         <w:rPr>
           <w:rFonts w:ascii="League Gothic" w:hAnsi="League Gothic"/>
           <w:noProof/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>QUALITÉ DE COMMUNICATION</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E414E4" w:rsidR="00E20D22" w:rsidP="0D5CC631" w:rsidRDefault="00E20D22" w14:paraId="6EC383D7" w14:textId="77777777">
+    <w:p w14:paraId="6EC383D7" w14:textId="77777777" w:rsidR="00E20D22" w:rsidRPr="00E414E4" w:rsidRDefault="00E20D22" w:rsidP="0D5CC631">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E414E4">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>La qualité de la langue de rédaction est prise en compte dans la détermination de la note de chacun des travaux et examens. Ainsi, on pourra retrancher jusqu’à 10 % de la note globale pour les problèmes liés à la maitrise du code linguistique (éléments considérés : orthographe lexicale, ortho</w:t>
       </w:r>
       <w:r w:rsidRPr="00E414E4">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:softHyphen/>
         <w:t>graphe grammaticale, syn</w:t>
       </w:r>
       <w:r w:rsidRPr="00E414E4">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:softHyphen/>
         <w:t>taxe, ponctuation, vocabulaire)</w:t>
       </w:r>
       <w:commentRangeEnd w:id="13"/>
-      <w:r w:rsidR="00FC6E49">
+      <w:r w:rsidR="00FC6E49" w:rsidRPr="00E414E4">
         <w:rPr>
           <w:rStyle w:val="Marquedecommentaire"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:commentReference w:id="13"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B859E3" w:rsidR="00E20D22" w:rsidP="0D5CC631" w:rsidRDefault="00E20D22" w14:paraId="1E351555" w14:textId="77777777">
+    <w:p w14:paraId="1E351555" w14:textId="77777777" w:rsidR="00E20D22" w:rsidRPr="00B859E3" w:rsidRDefault="00E20D22" w:rsidP="0D5CC631">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="League Gothic" w:hAnsi="League Gothic"/>
           <w:noProof/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Hlk196998290" w:id="14"/>
+      <w:bookmarkStart w:id="14" w:name="_Hlk196998290"/>
       <w:bookmarkEnd w:id="12"/>
       <w:commentRangeStart w:id="15"/>
       <w:r w:rsidRPr="00B859E3">
         <w:rPr>
           <w:rFonts w:ascii="League Gothic" w:hAnsi="League Gothic"/>
           <w:noProof/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>UTILISATION DE L’INTELLIGENCE ARTIFICIELLE GÉNÉRATIVE (IAG)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E414E4" w:rsidR="00E20D22" w:rsidP="00E20D22" w:rsidRDefault="00E20D22" w14:paraId="7580285B" w14:textId="6D1778AF">
+    <w:p w14:paraId="7580285B" w14:textId="6D1778AF" w:rsidR="00E20D22" w:rsidRPr="00E414E4" w:rsidRDefault="00E20D22" w:rsidP="00E20D22">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E414E4">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve">L’étudiant.e doit se conformer aux règles établies par le </w:t>
       </w:r>
       <w:r w:rsidR="00C12DCA">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>responsable du cours</w:t>
       </w:r>
       <w:r w:rsidRPr="00E414E4">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> en matière d’usage </w:t>
       </w:r>
       <w:r w:rsidR="00B859E3">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>d’IAG.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E414E4">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Si son usage est autorisé, l’étudiant.e doit déclarer toute utilisation de l’IAG </w:t>
       </w:r>
       <w:r w:rsidR="00C12DCA">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve">conformément aux directives du responsable du cours. L’INRS met à disposition un </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C12DCA" w:rsidR="00C12DCA">
+      <w:r w:rsidR="00C12DCA" w:rsidRPr="00C12DCA">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>Formulaire de déclaration d’usage de l’IAG</w:t>
       </w:r>
       <w:r w:rsidR="00C12DCA">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> au besoin.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E414E4">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Il lui revient la responsabilité de vérifier auprès du responsable du cours les modalités d’utilisation de l’IAG dans le cadre du cours ou de l’examen, en cas de doute.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E414E4" w:rsidR="00E20D22" w:rsidP="00E20D22" w:rsidRDefault="00C12DCA" w14:paraId="50991A07" w14:textId="2359792B">
+    <w:p w14:paraId="50991A07" w14:textId="2359792B" w:rsidR="00E20D22" w:rsidRPr="00E414E4" w:rsidRDefault="00C12DCA" w:rsidP="00E20D22">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
-          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
-          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E414E4" w:rsidR="00E20D22">
+      <w:r w:rsidR="00E20D22" w:rsidRPr="00E414E4">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
-          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Les </w:t>
       </w:r>
-      <w:bookmarkStart w:name="UtilisationIA" w:id="16"/>
-      <w:r w:rsidRPr="00E414E4" w:rsidR="00E20D22">
+      <w:bookmarkStart w:id="16" w:name="UtilisationIA"/>
+      <w:r w:rsidR="00E20D22" w:rsidRPr="00E414E4">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
-          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve">3 niveaux </w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
-      <w:r w:rsidRPr="00E414E4" w:rsidR="00E20D22">
+      <w:r w:rsidR="00E20D22" w:rsidRPr="00E414E4">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
-          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>d’utilisation de l’Intelligence Artificielle Générative sont les suivants</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E414E4" w:rsidR="00E20D22">
+      <w:r w:rsidR="00E20D22" w:rsidRPr="00E414E4">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
-          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E414E4" w:rsidR="00E20D22">
+      <w:r w:rsidR="00E20D22" w:rsidRPr="00E414E4">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
-          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="7FFFCEF8" w:rsidRDefault="7FFFCEF8" w14:paraId="0B4283DD" w14:textId="0840117C">
+    <w:p w14:paraId="0B4283DD" w14:textId="0840117C" w:rsidR="7FFFCEF8" w:rsidRDefault="7FFFCEF8">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:eastAsia="Metropolis" w:cs="Metropolis"/>
+          <w:rFonts w:ascii="Metropolis" w:eastAsia="Metropolis" w:hAnsi="Metropolis" w:cs="Metropolis"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="24D55B68">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:eastAsia="Metropolis" w:cs="Metropolis"/>
+          <w:rFonts w:ascii="Metropolis" w:eastAsia="Metropolis" w:hAnsi="Metropolis" w:cs="Metropolis"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>UTILISATION INTERDITE</w:t>
       </w:r>
       <w:r w:rsidRPr="24D55B68">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:r w:rsidRPr="24D55B68">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:eastAsia="Metropolis" w:cs="Metropolis"/>
+          <w:rFonts w:ascii="Metropolis" w:eastAsia="Metropolis" w:hAnsi="Metropolis" w:cs="Metropolis"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Toute utilisation de l’IAG constituerait une fraude.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="7FFFCEF8" w:rsidRDefault="7FFFCEF8" w14:paraId="6E24BAF1" w14:textId="23B303AE">
+    <w:p w14:paraId="6E24BAF1" w14:textId="23B303AE" w:rsidR="7FFFCEF8" w:rsidRDefault="7FFFCEF8">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:eastAsia="Metropolis" w:cs="Metropolis"/>
+          <w:rFonts w:ascii="Metropolis" w:eastAsia="Metropolis" w:hAnsi="Metropolis" w:cs="Metropolis"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="24D55B68">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:eastAsia="Metropolis" w:cs="Metropolis"/>
+          <w:rFonts w:ascii="Metropolis" w:eastAsia="Metropolis" w:hAnsi="Metropolis" w:cs="Metropolis"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>UTILISATION LIMITÉE</w:t>
       </w:r>
       <w:r w:rsidRPr="24D55B68">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:eastAsia="Metropolis" w:cs="Metropolis"/>
+          <w:rFonts w:ascii="Metropolis" w:eastAsia="Metropolis" w:hAnsi="Metropolis" w:cs="Metropolis"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> avec déclaration d’utilisation</w:t>
       </w:r>
       <w:r w:rsidRPr="24D55B68">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="24D55B68">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:eastAsia="Metropolis" w:cs="Metropolis"/>
+          <w:rFonts w:ascii="Metropolis" w:eastAsia="Metropolis" w:hAnsi="Metropolis" w:cs="Metropolis"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>: Les utilisations autorisées et interdites sont définies par le responsable du cours.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="7FFFCEF8" w:rsidRDefault="7FFFCEF8" w14:paraId="07EDEAB3" w14:textId="46FA393B">
+    <w:p w14:paraId="07EDEAB3" w14:textId="46FA393B" w:rsidR="7FFFCEF8" w:rsidRDefault="7FFFCEF8">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:eastAsia="Metropolis" w:cs="Metropolis"/>
+          <w:rFonts w:ascii="Metropolis" w:eastAsia="Metropolis" w:hAnsi="Metropolis" w:cs="Metropolis"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0AE089F6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:eastAsia="Metropolis" w:cs="Metropolis"/>
+          <w:rFonts w:ascii="Metropolis" w:eastAsia="Metropolis" w:hAnsi="Metropolis" w:cs="Metropolis"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>UTILISATION LIBRE</w:t>
       </w:r>
       <w:r w:rsidRPr="0AE089F6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:eastAsia="Metropolis" w:cs="Metropolis"/>
+          <w:rFonts w:ascii="Metropolis" w:eastAsia="Metropolis" w:hAnsi="Metropolis" w:cs="Metropolis"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> avec déclaration d’utilisation</w:t>
       </w:r>
       <w:r w:rsidRPr="0AE089F6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="0AE089F6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:eastAsia="Metropolis" w:cs="Metropolis"/>
+          <w:rFonts w:ascii="Metropolis" w:eastAsia="Metropolis" w:hAnsi="Metropolis" w:cs="Metropolis"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: L’utilisation est libre mais déclarer </w:t>
       </w:r>
-      <w:r w:rsidRPr="0AE089F6" w:rsidR="1BFF595E">
+      <w:r w:rsidR="1BFF595E" w:rsidRPr="0AE089F6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:eastAsia="Metropolis" w:cs="Metropolis"/>
+          <w:rFonts w:ascii="Metropolis" w:eastAsia="Metropolis" w:hAnsi="Metropolis" w:cs="Metropolis"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>est obligatoire.</w:t>
       </w:r>
       <w:commentRangeEnd w:id="15"/>
       <w:r w:rsidR="004508F8">
         <w:rPr>
           <w:rStyle w:val="Marquedecommentaire"/>
+          <w:rFonts w:ascii="Metropolis" w:eastAsia="Metropolis" w:hAnsi="Metropolis" w:cs="Metropolis"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:commentReference w:id="15"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B859E3" w:rsidR="007B3AFE" w:rsidP="0D5CC631" w:rsidRDefault="007B3AFE" w14:paraId="7F2ADF12" w14:textId="5E0AA5B7">
+    <w:p w14:paraId="7F2ADF12" w14:textId="354BB379" w:rsidR="007B3AFE" w:rsidRPr="00B859E3" w:rsidRDefault="007B3AFE" w:rsidP="0D5CC631">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="League Gothic" w:hAnsi="League Gothic"/>
           <w:noProof/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Hlk197074990" w:id="17"/>
+      <w:bookmarkStart w:id="17" w:name="_Hlk197074990"/>
       <w:bookmarkEnd w:id="14"/>
       <w:r w:rsidRPr="00B859E3">
         <w:rPr>
           <w:rFonts w:ascii="League Gothic" w:hAnsi="League Gothic"/>
           <w:noProof/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>PERSONNES ÉTUDIANTE EN SITUATION DE HANDICAP</w:t>
+        <w:t>PERSONNES ÉTUDIANTE</w:t>
+      </w:r>
+      <w:r w:rsidR="00F34985">
+        <w:rPr>
+          <w:rFonts w:ascii="League Gothic" w:hAnsi="League Gothic"/>
+          <w:noProof/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B859E3">
+        <w:rPr>
+          <w:rFonts w:ascii="League Gothic" w:hAnsi="League Gothic"/>
+          <w:noProof/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> EN SITUATION DE HANDICAP</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007B3AFE" w:rsidR="00531C3F" w:rsidP="0AE089F6" w:rsidRDefault="5527239E" w14:paraId="38762CE5" w14:textId="2714C295">
+    <w:p w14:paraId="38762CE5" w14:textId="2714C295" w:rsidR="00531C3F" w:rsidRPr="007B3AFE" w:rsidRDefault="5527239E" w:rsidP="0AE089F6">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
-          <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:eastAsia="Metropolis" w:cs="Metropolis"/>
+          <w:rFonts w:ascii="Metropolis" w:eastAsia="Metropolis" w:hAnsi="Metropolis" w:cs="Metropolis"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0AE089F6">
         <w:rPr>
-          <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:eastAsia="Metropolis" w:cs="Metropolis"/>
+          <w:rFonts w:ascii="Metropolis" w:eastAsia="Metropolis" w:hAnsi="Metropolis" w:cs="Metropolis"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">L’INRS s’engage à offrir un environnement d’apprentissage inclusif et équitable, conformément à la Charte des droits et libertés de la personne du Québec, qui garantit à toute personne le droit à l’égalité sans discrimination fondée notamment sur un handicap. Des mesures d’accommodement peuvent être mises en place pour les personnes en situation de handicap ou vivant avec des limitations fonctionnelles. Si vous êtes concerné·e ou souhaitez en savoir plus, contactez l’orthopédagogue du Service des études supérieures et de la réussite étudiante (SESRE) </w:t>
       </w:r>
-      <w:r w:rsidRPr="0AE089F6" w:rsidR="0AA15D08">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:eastAsia="Metropolis" w:cs="Metropolis"/>
+      <w:r w:rsidR="0AA15D08" w:rsidRPr="0AE089F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Metropolis" w:eastAsia="Metropolis" w:hAnsi="Metropolis" w:cs="Metropolis"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>en toute confidentialité</w:t>
       </w:r>
-      <w:r w:rsidRPr="0AE089F6" w:rsidR="0AA15D08">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:eastAsia="Metropolis" w:cs="Metropolis"/>
+      <w:r w:rsidR="0AA15D08" w:rsidRPr="0AE089F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Metropolis" w:eastAsia="Metropolis" w:hAnsi="Metropolis" w:cs="Metropolis"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0AE089F6">
         <w:rPr>
-          <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:eastAsia="Metropolis" w:cs="Metropolis"/>
+          <w:rFonts w:ascii="Metropolis" w:eastAsia="Metropolis" w:hAnsi="Metropolis" w:cs="Metropolis"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">dès le début de la session. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007B3AFE" w:rsidR="00531C3F" w:rsidP="07E554D3" w:rsidRDefault="5527239E" w14:paraId="6C0454AB" w14:textId="705F3050">
+    <w:p w14:paraId="6C0454AB" w14:textId="705F3050" w:rsidR="00531C3F" w:rsidRPr="007B3AFE" w:rsidRDefault="5527239E" w:rsidP="07E554D3">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="07E554D3">
         <w:rPr>
-          <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:eastAsia="Metropolis" w:cs="Metropolis"/>
+          <w:rFonts w:ascii="Metropolis" w:eastAsia="Metropolis" w:hAnsi="Metropolis" w:cs="Metropolis"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">📧 Pour prendre rendez-vous </w:t>
       </w:r>
       <w:r w:rsidRPr="07E554D3">
         <w:rPr>
-          <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:eastAsia="Metropolis" w:cs="Metropolis"/>
+          <w:rFonts w:ascii="Metropolis" w:eastAsia="Metropolis" w:hAnsi="Metropolis" w:cs="Metropolis"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId19">
         <w:r w:rsidRPr="07E554D3">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
-            <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:eastAsia="Metropolis" w:cs="Metropolis"/>
+            <w:rFonts w:ascii="Metropolis" w:eastAsia="Metropolis" w:hAnsi="Metropolis" w:cs="Metropolis"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>isabelle.waltzing@inrs.ca</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="07E554D3">
         <w:rPr>
-          <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:eastAsia="Metropolis" w:cs="Metropolis"/>
+          <w:rFonts w:ascii="Metropolis" w:eastAsia="Metropolis" w:hAnsi="Metropolis" w:cs="Metropolis"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007B3AFE" w:rsidR="00531C3F" w:rsidP="07E554D3" w:rsidRDefault="5527239E" w14:paraId="5367C5E7" w14:textId="10DF0318">
+    <w:p w14:paraId="5367C5E7" w14:textId="10DF0318" w:rsidR="00531C3F" w:rsidRPr="007B3AFE" w:rsidRDefault="5527239E" w:rsidP="07E554D3">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="07E554D3">
         <w:rPr>
-          <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:eastAsia="Metropolis" w:cs="Metropolis"/>
+          <w:rFonts w:ascii="Metropolis" w:eastAsia="Metropolis" w:hAnsi="Metropolis" w:cs="Metropolis"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>📧 Pour plus d’information:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B859E3" w:rsidR="00531C3F" w:rsidP="07E554D3" w:rsidRDefault="00000000" w14:paraId="3F8336D2" w14:textId="68593629">
+    <w:p w14:paraId="3F8336D2" w14:textId="68593629" w:rsidR="00531C3F" w:rsidRPr="00B859E3" w:rsidRDefault="5527239E" w:rsidP="07E554D3">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:eastAsia="Metropolis" w:cs="Metropolis"/>
+          <w:rFonts w:ascii="Metropolis" w:eastAsia="Metropolis" w:hAnsi="Metropolis" w:cs="Metropolis"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId20">
-        <w:r w:rsidRPr="00B859E3" w:rsidR="5527239E">
+        <w:r w:rsidRPr="00B859E3">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
-            <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:eastAsia="Metropolis" w:cs="Metropolis"/>
+            <w:rFonts w:ascii="Metropolis" w:eastAsia="Metropolis" w:hAnsi="Metropolis" w:cs="Metropolis"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>https://inrs.ca/les-etudes/services-a-la-vie-etudiante/soutien-a-la-reussite/soutien-aux-etudiantes-ayant-une-limitation-diagnostiq</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="00B859E3" w:rsidR="00531C3F" w:rsidP="07E554D3" w:rsidRDefault="00000000" w14:paraId="26E8DC70" w14:textId="658568AD">
+    <w:p w14:paraId="26E8DC70" w14:textId="658568AD" w:rsidR="00531C3F" w:rsidRPr="00B859E3" w:rsidRDefault="5527239E" w:rsidP="07E554D3">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:eastAsia="Metropolis" w:cs="Metropolis"/>
+          <w:rFonts w:ascii="Metropolis" w:eastAsia="Metropolis" w:hAnsi="Metropolis" w:cs="Metropolis"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId21">
-        <w:r w:rsidRPr="00B859E3" w:rsidR="5527239E">
+        <w:r w:rsidRPr="00B859E3">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
-            <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:eastAsia="Metropolis" w:cs="Metropolis"/>
+            <w:rFonts w:ascii="Metropolis" w:eastAsia="Metropolis" w:hAnsi="Metropolis" w:cs="Metropolis"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>https://inrs.ca/les-etudes/services-ressources-etudiants/soutien-aux-apprentissages/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B859E3" w:rsidR="5527239E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:eastAsia="Metropolis" w:cs="Metropolis"/>
+      <w:r w:rsidRPr="00B859E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Metropolis" w:eastAsia="Metropolis" w:hAnsi="Metropolis" w:cs="Metropolis"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>[IW1]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B859E3" w:rsidR="004868E0" w:rsidP="00B859E3" w:rsidRDefault="007B3AFE" w14:paraId="679B16BE" w14:textId="7974A7F9">
+    <w:p w14:paraId="679B16BE" w14:textId="7974A7F9" w:rsidR="004868E0" w:rsidRPr="00B859E3" w:rsidRDefault="007B3AFE" w:rsidP="00B859E3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B3AFE">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
-      <w:r w:rsidRPr="007B3AFE" w:rsidR="00531C3F">
+      <w:r w:rsidR="00531C3F" w:rsidRPr="007B3AFE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="page" w:horzAnchor="page" w:tblpX="705" w:tblpY="1726"/>
         <w:tblW w:w="10430" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1157"/>
         <w:gridCol w:w="1815"/>
         <w:gridCol w:w="4443"/>
         <w:gridCol w:w="1656"/>
         <w:gridCol w:w="1359"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="0005222E" w:rsidR="004A0EBF" w:rsidTr="467FF809" w14:paraId="2144B8F2" w14:textId="77777777">
+      <w:tr w:rsidR="004A0EBF" w:rsidRPr="0005222E" w14:paraId="2144B8F2" w14:textId="77777777" w:rsidTr="467FF809">
         <w:trPr>
           <w:trHeight w:val="762"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10430" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004A0EBF" w:rsidP="00A85E82" w:rsidRDefault="004A0EBF" w14:paraId="19104C1D" w14:textId="100BB47F">
+          <w:p w14:paraId="19104C1D" w14:textId="100BB47F" w:rsidR="004A0EBF" w:rsidRDefault="004A0EBF" w:rsidP="00A85E82">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="League Gothic" w:hAnsi="League Gothic" w:cs="Times New Roman (Corps CS)"/>
                 <w:noProof/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="56"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>CALENDRIER DES COURS ET ACTIVITÉS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0005222E" w:rsidR="00A85E82" w:rsidTr="467FF809" w14:paraId="2647BCFC" w14:textId="6BDDBBD6">
+      <w:tr w:rsidR="00A85E82" w:rsidRPr="0005222E" w14:paraId="2647BCFC" w14:textId="6BDDBBD6" w:rsidTr="467FF809">
         <w:trPr>
           <w:trHeight w:val="762"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1157" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0005222E" w:rsidR="00A85E82" w:rsidP="07E554D3" w:rsidRDefault="00A85E82" w14:paraId="4ADFAA4F" w14:textId="77777777">
+          <w:p w14:paraId="4ADFAA4F" w14:textId="77777777" w:rsidR="00A85E82" w:rsidRPr="0005222E" w:rsidRDefault="00A85E82" w:rsidP="07E554D3">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="07E554D3">
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1815" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0005222E" w:rsidR="00A85E82" w:rsidP="07E554D3" w:rsidRDefault="00A85E82" w14:paraId="01957697" w14:textId="00381230">
+          <w:p w14:paraId="01957697" w14:textId="00381230" w:rsidR="00A85E82" w:rsidRPr="0005222E" w:rsidRDefault="00A85E82" w:rsidP="07E554D3">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="07E554D3">
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Modalité</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4443" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0005222E" w:rsidR="00A85E82" w:rsidP="07E554D3" w:rsidRDefault="00A85E82" w14:paraId="5DF322D2" w14:textId="77777777">
+          <w:p w14:paraId="5DF322D2" w14:textId="77777777" w:rsidR="00A85E82" w:rsidRPr="0005222E" w:rsidRDefault="00A85E82" w:rsidP="07E554D3">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="07E554D3">
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Contenu du cours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1656" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0005222E" w:rsidR="00A85E82" w:rsidP="07E554D3" w:rsidRDefault="00A85E82" w14:paraId="538BB352" w14:textId="77777777">
+          <w:p w14:paraId="538BB352" w14:textId="77777777" w:rsidR="00A85E82" w:rsidRPr="0005222E" w:rsidRDefault="00A85E82" w:rsidP="07E554D3">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="07E554D3">
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Activité préparatoire</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1359" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0005222E" w:rsidR="00A85E82" w:rsidP="07E554D3" w:rsidRDefault="00A85E82" w14:paraId="347BF615" w14:textId="021E724A">
+          <w:p w14:paraId="347BF615" w14:textId="021E724A" w:rsidR="00A85E82" w:rsidRPr="0005222E" w:rsidRDefault="00A85E82" w:rsidP="07E554D3">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="07E554D3">
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Nombre d’heures</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00F3698B" w:rsidR="00A85E82" w:rsidTr="467FF809" w14:paraId="1E5B7ACF" w14:textId="129C487E">
+      <w:tr w:rsidR="00A85E82" w:rsidRPr="00F3698B" w14:paraId="1E5B7ACF" w14:textId="129C487E" w:rsidTr="467FF809">
         <w:trPr>
           <w:trHeight w:val="1924"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1157" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CCFFFF"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F3698B" w:rsidR="00A85E82" w:rsidP="00F41DA7" w:rsidRDefault="00A85E82" w14:paraId="64A31CDF" w14:textId="77777777">
+          <w:p w14:paraId="64A31CDF" w14:textId="77777777" w:rsidR="00A85E82" w:rsidRPr="00F3698B" w:rsidRDefault="00A85E82" w:rsidP="00F41DA7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3698B">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
               <w:t>Ex.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A85E82" w:rsidP="00F41DA7" w:rsidRDefault="00A85E82" w14:paraId="15261B0E" w14:textId="77777777">
+          <w:p w14:paraId="15261B0E" w14:textId="77777777" w:rsidR="00A85E82" w:rsidRDefault="00A85E82" w:rsidP="00F41DA7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3698B">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
               <w:t>10 jan</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00F3698B" w:rsidR="00086DD4" w:rsidP="00F41DA7" w:rsidRDefault="00086DD4" w14:paraId="60977B90" w14:textId="7FB6F901">
+          <w:p w14:paraId="60977B90" w14:textId="7FB6F901" w:rsidR="00086DD4" w:rsidRPr="00F3698B" w:rsidRDefault="00086DD4" w:rsidP="00F41DA7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
               <w:t>Semaine 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1815" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CCFFFF"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F3698B" w:rsidR="00A85E82" w:rsidP="00F41DA7" w:rsidRDefault="00A85E82" w14:paraId="2E6C3A60" w14:textId="77777777">
+          <w:p w14:paraId="2E6C3A60" w14:textId="77777777" w:rsidR="00A85E82" w:rsidRPr="00F3698B" w:rsidRDefault="00A85E82" w:rsidP="00F41DA7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3698B">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
               <w:t>Ex.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00F3698B" w:rsidR="00A85E82" w:rsidP="00F41DA7" w:rsidRDefault="00A85E82" w14:paraId="09084068" w14:textId="06189D0A">
+          <w:p w14:paraId="09084068" w14:textId="06189D0A" w:rsidR="00A85E82" w:rsidRPr="00F3698B" w:rsidRDefault="00A85E82" w:rsidP="00F41DA7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis"/>
                 <w:i/>
                 <w:iCs/>
                 <w:noProof/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3698B">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
               <w:t>Présentiel</w:t>
             </w:r>
             <w:r w:rsidR="00D73977">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
               <w:t>, hybride, formation à distance, comodal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4443" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CCFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00A85E82" w:rsidP="00F41DA7" w:rsidRDefault="00A85E82" w14:paraId="1C9B8CDB" w14:textId="77777777">
+          <w:p w14:paraId="1C9B8CDB" w14:textId="77777777" w:rsidR="00A85E82" w:rsidRDefault="00A85E82" w:rsidP="00F41DA7">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="eop"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="majorEastAsia"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3698B">
               <w:rPr>
                 <w:rStyle w:val="contentcontrolboundarysink"/>
-                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math" w:eastAsiaTheme="majorEastAsia"/>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>​​</w:t>
             </w:r>
             <w:r w:rsidRPr="00F3698B">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Calibri" w:eastAsiaTheme="majorEastAsia"/>
+                <w:rFonts w:ascii="Metropolis" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Metropolis" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Ex. </w:t>
             </w:r>
             <w:r w:rsidRPr="00F3698B">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="majorEastAsia"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00F3698B" w:rsidR="00A85E82" w:rsidP="00F41DA7" w:rsidRDefault="00A85E82" w14:paraId="16777472" w14:textId="77777777">
+          <w:p w14:paraId="16777472" w14:textId="77777777" w:rsidR="00A85E82" w:rsidRPr="00F3698B" w:rsidRDefault="00A85E82" w:rsidP="00F41DA7">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="006344CD" w:rsidP="00F41DA7" w:rsidRDefault="00A85E82" w14:paraId="39D0F665" w14:textId="77777777">
+          <w:p w14:paraId="39D0F665" w14:textId="77777777" w:rsidR="006344CD" w:rsidRDefault="00A85E82" w:rsidP="00F41DA7">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Calibri" w:eastAsiaTheme="majorEastAsia"/>
+                <w:rFonts w:ascii="Metropolis" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Metropolis" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3698B">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Calibri" w:eastAsiaTheme="majorEastAsia"/>
+                <w:rFonts w:ascii="Metropolis" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Metropolis" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-Présentation du cours complet</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00F3698B" w:rsidR="00A85E82" w:rsidP="00F41DA7" w:rsidRDefault="006344CD" w14:paraId="7FBAE671" w14:textId="57C8A0D5">
+          <w:p w14:paraId="7FBAE671" w14:textId="57C8A0D5" w:rsidR="00A85E82" w:rsidRPr="00F3698B" w:rsidRDefault="006344CD" w:rsidP="00F41DA7">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="eop"/>
-                <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Calibri" w:eastAsiaTheme="majorEastAsia"/>
+                <w:rFonts w:ascii="Metropolis" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Metropolis" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-Sensibilisation à l’utilisation de l’Intelligence Artificielle Générative dans le cadre de la recherche et du cours</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F3698B" w:rsidR="00A85E82">
+            <w:r w:rsidR="00A85E82" w:rsidRPr="00F3698B">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="majorEastAsia"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00F3698B" w:rsidR="00A85E82" w:rsidP="00F41DA7" w:rsidRDefault="00A85E82" w14:paraId="4027839F" w14:textId="77777777">
+          <w:p w14:paraId="4027839F" w14:textId="77777777" w:rsidR="00A85E82" w:rsidRPr="00F3698B" w:rsidRDefault="00A85E82" w:rsidP="00F41DA7">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="contentcontrolboundarysink"/>
-                <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Calibri" w:eastAsiaTheme="majorEastAsia"/>
+                <w:rFonts w:ascii="Metropolis" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Metropolis" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3698B">
               <w:rPr>
                 <w:rStyle w:val="contentcontrolboundarysink"/>
-                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math" w:eastAsiaTheme="majorEastAsia"/>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00F3698B" w:rsidR="00A85E82" w:rsidP="00F41DA7" w:rsidRDefault="00A85E82" w14:paraId="46F14D4B" w14:textId="77777777">
+          <w:p w14:paraId="46F14D4B" w14:textId="77777777" w:rsidR="00A85E82" w:rsidRPr="00F3698B" w:rsidRDefault="00A85E82" w:rsidP="00F41DA7">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Calibri" w:eastAsiaTheme="majorEastAsia"/>
+                <w:rFonts w:ascii="Metropolis" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Metropolis" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3698B">
               <w:rPr>
                 <w:rStyle w:val="contentcontrolboundarysink"/>
-                <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Calibri" w:eastAsiaTheme="majorEastAsia"/>
+                <w:rFonts w:ascii="Metropolis" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Metropolis" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00F3698B">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Calibri" w:eastAsiaTheme="majorEastAsia"/>
+                <w:rFonts w:ascii="Metropolis" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Metropolis" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Introduction à la propriété intellectuelle</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00F3698B" w:rsidR="00A85E82" w:rsidRDefault="00A85E82" w14:paraId="322F0A9E" w14:textId="77777777">
+          <w:p w14:paraId="322F0A9E" w14:textId="77777777" w:rsidR="00A85E82" w:rsidRPr="00F3698B" w:rsidRDefault="00A85E82">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="eop"/>
-                <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:eastAsiaTheme="majorEastAsia"/>
+                <w:rFonts w:ascii="Metropolis" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Metropolis"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3698B">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
-                <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Calibri" w:eastAsiaTheme="majorEastAsia"/>
+                <w:rFonts w:ascii="Metropolis" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Metropolis" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>L</w:t>
             </w:r>
             <w:r w:rsidRPr="00F3698B">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
-                <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:eastAsiaTheme="majorEastAsia"/>
+                <w:rFonts w:ascii="Metropolis" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Metropolis"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>e plagiat</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00F3698B" w:rsidR="00A85E82" w:rsidRDefault="00A85E82" w14:paraId="51B7171B" w14:textId="77777777">
+          <w:p w14:paraId="51B7171B" w14:textId="77777777" w:rsidR="00A85E82" w:rsidRPr="00F3698B" w:rsidRDefault="00A85E82">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="eop"/>
-                <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:eastAsiaTheme="majorEastAsia"/>
+                <w:rFonts w:ascii="Metropolis" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Metropolis"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3698B">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
-                <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:eastAsiaTheme="majorEastAsia"/>
+                <w:rFonts w:ascii="Metropolis" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Metropolis"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Les conflits d’intérêt</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00F3698B" w:rsidR="00A85E82" w:rsidRDefault="00A85E82" w14:paraId="77FE3A20" w14:textId="77777777">
+          <w:p w14:paraId="77FE3A20" w14:textId="77777777" w:rsidR="00A85E82" w:rsidRPr="00F3698B" w:rsidRDefault="00A85E82">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3698B">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
-                <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:eastAsiaTheme="majorEastAsia"/>
+                <w:rFonts w:ascii="Metropolis" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Metropolis"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Les dilemmes moraux</w:t>
             </w:r>
             <w:r w:rsidRPr="00F3698B">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="majorEastAsia"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00D52283" w:rsidR="00A85E82" w:rsidP="00D52283" w:rsidRDefault="00A85E82" w14:paraId="428BCD26" w14:textId="1600B554">
+          <w:p w14:paraId="428BCD26" w14:textId="1600B554" w:rsidR="00A85E82" w:rsidRPr="00D52283" w:rsidRDefault="00A85E82" w:rsidP="00D52283">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Calibri" w:eastAsiaTheme="majorEastAsia"/>
+                <w:rFonts w:ascii="Metropolis" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Metropolis" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1656" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CCFFFF"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F3698B" w:rsidR="00A85E82" w:rsidP="00F41DA7" w:rsidRDefault="00A85E82" w14:paraId="0849F8E2" w14:textId="77777777">
+          <w:p w14:paraId="0849F8E2" w14:textId="77777777" w:rsidR="00A85E82" w:rsidRPr="00F3698B" w:rsidRDefault="00A85E82" w:rsidP="00F41DA7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3698B">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ex. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00F3698B" w:rsidR="00A85E82" w:rsidP="467FF809" w:rsidRDefault="00A85E82" w14:paraId="18DDB3EC" w14:textId="77777777">
+          <w:p w14:paraId="18DDB3EC" w14:textId="77777777" w:rsidR="00A85E82" w:rsidRPr="00F3698B" w:rsidRDefault="00A85E82" w:rsidP="467FF809">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis"/>
                 <w:i/>
                 <w:iCs/>
                 <w:noProof/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="467FF809">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
               <w:t>Lecture du chapitre 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1359" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CCFFFF"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F3698B" w:rsidR="00D52283" w:rsidP="00D52283" w:rsidRDefault="00D52283" w14:paraId="2D5DA55F" w14:textId="77777777">
+          <w:p w14:paraId="2D5DA55F" w14:textId="77777777" w:rsidR="00D52283" w:rsidRPr="00F3698B" w:rsidRDefault="00D52283" w:rsidP="00D52283">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3698B">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ex. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00F3698B" w:rsidR="00A85E82" w:rsidP="467FF809" w:rsidRDefault="4BF16B19" w14:paraId="1095BA7B" w14:textId="265BEA6D">
+          <w:p w14:paraId="1095BA7B" w14:textId="265BEA6D" w:rsidR="00A85E82" w:rsidRPr="00F3698B" w:rsidRDefault="4BF16B19" w:rsidP="467FF809">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="467FF809">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
               <w:t>6 heures</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00F3698B" w:rsidR="00A85E82" w:rsidTr="467FF809" w14:paraId="42173421" w14:textId="5B1FB6B5">
+      <w:tr w:rsidR="00A85E82" w:rsidRPr="00F3698B" w14:paraId="42173421" w14:textId="5B1FB6B5" w:rsidTr="467FF809">
         <w:trPr>
           <w:trHeight w:val="411"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1157" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F3698B" w:rsidR="00A85E82" w:rsidP="00F41DA7" w:rsidRDefault="00A85E82" w14:paraId="5D79924B" w14:textId="77777777">
+          <w:p w14:paraId="5D79924B" w14:textId="77777777" w:rsidR="00A85E82" w:rsidRPr="00F3698B" w:rsidRDefault="00A85E82" w:rsidP="00F41DA7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1815" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F3698B" w:rsidR="00A85E82" w:rsidP="00F41DA7" w:rsidRDefault="00A85E82" w14:paraId="1BEE27AE" w14:textId="77777777">
+          <w:p w14:paraId="1BEE27AE" w14:textId="77777777" w:rsidR="00A85E82" w:rsidRPr="00F3698B" w:rsidRDefault="00A85E82" w:rsidP="00F41DA7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4443" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F3698B" w:rsidR="00A85E82" w:rsidP="00F41DA7" w:rsidRDefault="00A85E82" w14:paraId="1A750F49" w14:textId="77777777">
+          <w:p w14:paraId="1A750F49" w14:textId="77777777" w:rsidR="00A85E82" w:rsidRPr="00F3698B" w:rsidRDefault="00A85E82" w:rsidP="00F41DA7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F3698B" w:rsidR="00A85E82" w:rsidP="00F41DA7" w:rsidRDefault="00A85E82" w14:paraId="17D82B87" w14:textId="77777777">
+          <w:p w14:paraId="17D82B87" w14:textId="77777777" w:rsidR="00A85E82" w:rsidRPr="00F3698B" w:rsidRDefault="00A85E82" w:rsidP="00F41DA7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1359" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F3698B" w:rsidR="00A85E82" w:rsidP="00F41DA7" w:rsidRDefault="00A85E82" w14:paraId="6AB1162B" w14:textId="77777777">
+          <w:p w14:paraId="6AB1162B" w14:textId="77777777" w:rsidR="00A85E82" w:rsidRPr="00F3698B" w:rsidRDefault="00A85E82" w:rsidP="00F41DA7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00F3698B" w:rsidR="00A85E82" w:rsidTr="467FF809" w14:paraId="73081B35" w14:textId="26AC565A">
+      <w:tr w:rsidR="00A85E82" w:rsidRPr="00F3698B" w14:paraId="73081B35" w14:textId="26AC565A" w:rsidTr="467FF809">
         <w:trPr>
           <w:trHeight w:val="411"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1157" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F3698B" w:rsidR="00A85E82" w:rsidP="00F41DA7" w:rsidRDefault="00A85E82" w14:paraId="688630FC" w14:textId="77777777">
+          <w:p w14:paraId="688630FC" w14:textId="77777777" w:rsidR="00A85E82" w:rsidRPr="00F3698B" w:rsidRDefault="00A85E82" w:rsidP="00F41DA7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1815" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F3698B" w:rsidR="00A85E82" w:rsidP="00F41DA7" w:rsidRDefault="00A85E82" w14:paraId="7F121F71" w14:textId="77777777">
+          <w:p w14:paraId="7F121F71" w14:textId="77777777" w:rsidR="00A85E82" w:rsidRPr="00F3698B" w:rsidRDefault="00A85E82" w:rsidP="00F41DA7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4443" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F3698B" w:rsidR="00A85E82" w:rsidP="00F41DA7" w:rsidRDefault="00A85E82" w14:paraId="754D2177" w14:textId="77777777">
+          <w:p w14:paraId="754D2177" w14:textId="77777777" w:rsidR="00A85E82" w:rsidRPr="00F3698B" w:rsidRDefault="00A85E82" w:rsidP="00F41DA7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F3698B" w:rsidR="00A85E82" w:rsidP="00F41DA7" w:rsidRDefault="00A85E82" w14:paraId="2B09D655" w14:textId="77777777">
+          <w:p w14:paraId="2B09D655" w14:textId="77777777" w:rsidR="00A85E82" w:rsidRPr="00F3698B" w:rsidRDefault="00A85E82" w:rsidP="00F41DA7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1359" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F3698B" w:rsidR="00A85E82" w:rsidP="00F41DA7" w:rsidRDefault="00A85E82" w14:paraId="3C796F4C" w14:textId="77777777">
+          <w:p w14:paraId="3C796F4C" w14:textId="77777777" w:rsidR="00A85E82" w:rsidRPr="00F3698B" w:rsidRDefault="00A85E82" w:rsidP="00F41DA7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00F3698B" w:rsidR="00A85E82" w:rsidTr="467FF809" w14:paraId="7A19194E" w14:textId="19AF7DB8">
+      <w:tr w:rsidR="00A85E82" w:rsidRPr="00F3698B" w14:paraId="7A19194E" w14:textId="19AF7DB8" w:rsidTr="467FF809">
         <w:trPr>
           <w:trHeight w:val="411"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1157" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F3698B" w:rsidR="00A85E82" w:rsidP="00F41DA7" w:rsidRDefault="00A85E82" w14:paraId="005BD3CA" w14:textId="77777777">
+          <w:p w14:paraId="005BD3CA" w14:textId="77777777" w:rsidR="00A85E82" w:rsidRPr="00F3698B" w:rsidRDefault="00A85E82" w:rsidP="00F41DA7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1815" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F3698B" w:rsidR="00A85E82" w:rsidP="00F41DA7" w:rsidRDefault="00A85E82" w14:paraId="5DD89824" w14:textId="77777777">
+          <w:p w14:paraId="5DD89824" w14:textId="77777777" w:rsidR="00A85E82" w:rsidRPr="00F3698B" w:rsidRDefault="00A85E82" w:rsidP="00F41DA7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4443" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F3698B" w:rsidR="00A85E82" w:rsidP="00F41DA7" w:rsidRDefault="00A85E82" w14:paraId="595179EA" w14:textId="219A8EC4">
+          <w:p w14:paraId="595179EA" w14:textId="219A8EC4" w:rsidR="00A85E82" w:rsidRPr="00F3698B" w:rsidRDefault="00A85E82" w:rsidP="00F41DA7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F3698B" w:rsidR="00A85E82" w:rsidP="00F41DA7" w:rsidRDefault="00A85E82" w14:paraId="25BEF042" w14:textId="77777777">
+          <w:p w14:paraId="25BEF042" w14:textId="77777777" w:rsidR="00A85E82" w:rsidRPr="00F3698B" w:rsidRDefault="00A85E82" w:rsidP="00F41DA7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1359" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F3698B" w:rsidR="00A85E82" w:rsidP="00F41DA7" w:rsidRDefault="00A85E82" w14:paraId="7C76BDC7" w14:textId="77777777">
+          <w:p w14:paraId="7C76BDC7" w14:textId="77777777" w:rsidR="00A85E82" w:rsidRPr="00F3698B" w:rsidRDefault="00A85E82" w:rsidP="00F41DA7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00F3698B" w:rsidR="00A85E82" w:rsidTr="467FF809" w14:paraId="38BBA8A8" w14:textId="725B7580">
+      <w:tr w:rsidR="00A85E82" w:rsidRPr="00F3698B" w14:paraId="38BBA8A8" w14:textId="725B7580" w:rsidTr="467FF809">
         <w:trPr>
           <w:trHeight w:val="395"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1157" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F3698B" w:rsidR="00A85E82" w:rsidP="00F41DA7" w:rsidRDefault="00A85E82" w14:paraId="28719BBF" w14:textId="77777777">
+          <w:p w14:paraId="28719BBF" w14:textId="77777777" w:rsidR="00A85E82" w:rsidRPr="00F3698B" w:rsidRDefault="00A85E82" w:rsidP="00F41DA7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1815" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F3698B" w:rsidR="00A85E82" w:rsidP="00F41DA7" w:rsidRDefault="00A85E82" w14:paraId="2970A948" w14:textId="77777777">
+          <w:p w14:paraId="2970A948" w14:textId="77777777" w:rsidR="00A85E82" w:rsidRPr="00F3698B" w:rsidRDefault="00A85E82" w:rsidP="00F41DA7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4443" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F3698B" w:rsidR="00A85E82" w:rsidP="00F41DA7" w:rsidRDefault="00A85E82" w14:paraId="621B0027" w14:textId="77777777">
+          <w:p w14:paraId="621B0027" w14:textId="77777777" w:rsidR="00A85E82" w:rsidRPr="00F3698B" w:rsidRDefault="00A85E82" w:rsidP="00F41DA7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F3698B" w:rsidR="00A85E82" w:rsidP="00F41DA7" w:rsidRDefault="00A85E82" w14:paraId="40E1BF92" w14:textId="77777777">
+          <w:p w14:paraId="40E1BF92" w14:textId="77777777" w:rsidR="00A85E82" w:rsidRPr="00F3698B" w:rsidRDefault="00A85E82" w:rsidP="00F41DA7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1359" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F3698B" w:rsidR="00A85E82" w:rsidP="00F41DA7" w:rsidRDefault="00A85E82" w14:paraId="39B7933B" w14:textId="77777777">
+          <w:p w14:paraId="39B7933B" w14:textId="77777777" w:rsidR="00A85E82" w:rsidRPr="00F3698B" w:rsidRDefault="00A85E82" w:rsidP="00F41DA7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00F3698B" w:rsidR="00A85E82" w:rsidTr="467FF809" w14:paraId="5203E192" w14:textId="52980F48">
+      <w:tr w:rsidR="00A85E82" w:rsidRPr="00F3698B" w14:paraId="5203E192" w14:textId="52980F48" w:rsidTr="467FF809">
         <w:trPr>
           <w:trHeight w:val="411"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1157" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F3698B" w:rsidR="00A85E82" w:rsidP="00F41DA7" w:rsidRDefault="00A85E82" w14:paraId="082DB61F" w14:textId="77777777">
+          <w:p w14:paraId="082DB61F" w14:textId="77777777" w:rsidR="00A85E82" w:rsidRPr="00F3698B" w:rsidRDefault="00A85E82" w:rsidP="00F41DA7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1815" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F3698B" w:rsidR="00A85E82" w:rsidP="00F41DA7" w:rsidRDefault="00A85E82" w14:paraId="5CB086EC" w14:textId="77777777">
+          <w:p w14:paraId="5CB086EC" w14:textId="77777777" w:rsidR="00A85E82" w:rsidRPr="00F3698B" w:rsidRDefault="00A85E82" w:rsidP="00F41DA7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4443" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F3698B" w:rsidR="00A85E82" w:rsidP="00F41DA7" w:rsidRDefault="00A85E82" w14:paraId="7B34E665" w14:textId="77777777">
+          <w:p w14:paraId="7B34E665" w14:textId="77777777" w:rsidR="00A85E82" w:rsidRPr="00F3698B" w:rsidRDefault="00A85E82" w:rsidP="00F41DA7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F3698B" w:rsidR="00A85E82" w:rsidP="00F41DA7" w:rsidRDefault="00A85E82" w14:paraId="3777A8A7" w14:textId="77777777">
+          <w:p w14:paraId="3777A8A7" w14:textId="77777777" w:rsidR="00A85E82" w:rsidRPr="00F3698B" w:rsidRDefault="00A85E82" w:rsidP="00F41DA7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1359" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F3698B" w:rsidR="00A85E82" w:rsidP="00F41DA7" w:rsidRDefault="00A85E82" w14:paraId="2E8F169F" w14:textId="77777777">
+          <w:p w14:paraId="2E8F169F" w14:textId="77777777" w:rsidR="00A85E82" w:rsidRPr="00F3698B" w:rsidRDefault="00A85E82" w:rsidP="00F41DA7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00F3698B" w:rsidR="00A85E82" w:rsidTr="467FF809" w14:paraId="545B64BB" w14:textId="4263A6F5">
+      <w:tr w:rsidR="00A85E82" w:rsidRPr="00F3698B" w14:paraId="545B64BB" w14:textId="4263A6F5" w:rsidTr="467FF809">
         <w:trPr>
           <w:trHeight w:val="395"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1157" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F3698B" w:rsidR="00A85E82" w:rsidP="00F41DA7" w:rsidRDefault="00A85E82" w14:paraId="4287A245" w14:textId="77777777">
+          <w:p w14:paraId="4287A245" w14:textId="77777777" w:rsidR="00A85E82" w:rsidRPr="00F3698B" w:rsidRDefault="00A85E82" w:rsidP="00F41DA7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1815" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F3698B" w:rsidR="00A85E82" w:rsidP="00F41DA7" w:rsidRDefault="00A85E82" w14:paraId="6868FCD1" w14:textId="77777777">
+          <w:p w14:paraId="6868FCD1" w14:textId="77777777" w:rsidR="00A85E82" w:rsidRPr="00F3698B" w:rsidRDefault="00A85E82" w:rsidP="00F41DA7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4443" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F3698B" w:rsidR="00A85E82" w:rsidP="00F41DA7" w:rsidRDefault="00A85E82" w14:paraId="1EB7D045" w14:textId="77777777">
+          <w:p w14:paraId="1EB7D045" w14:textId="77777777" w:rsidR="00A85E82" w:rsidRPr="00F3698B" w:rsidRDefault="00A85E82" w:rsidP="00F41DA7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F3698B" w:rsidR="00A85E82" w:rsidP="00F41DA7" w:rsidRDefault="00A85E82" w14:paraId="0CBDA197" w14:textId="77777777">
+          <w:p w14:paraId="0CBDA197" w14:textId="77777777" w:rsidR="00A85E82" w:rsidRPr="00F3698B" w:rsidRDefault="00A85E82" w:rsidP="00F41DA7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1359" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F3698B" w:rsidR="00A85E82" w:rsidP="00F41DA7" w:rsidRDefault="00A85E82" w14:paraId="0408CCA4" w14:textId="77777777">
+          <w:p w14:paraId="0408CCA4" w14:textId="77777777" w:rsidR="00A85E82" w:rsidRPr="00F3698B" w:rsidRDefault="00A85E82" w:rsidP="00F41DA7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="002D2502" w:rsidRDefault="002D2502" w14:paraId="1D64F696" w14:textId="77777777">
+    <w:p w14:paraId="1D64F696" w14:textId="77777777" w:rsidR="002D2502" w:rsidRDefault="002D2502">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="League Gothic" w:hAnsi="League Gothic"/>
           <w:noProof/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002D2502" w:rsidRDefault="002D2502" w14:paraId="57E0B6E2" w14:textId="77777777">
+    <w:p w14:paraId="57E0B6E2" w14:textId="77777777" w:rsidR="002D2502" w:rsidRDefault="002D2502">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="League Gothic" w:hAnsi="League Gothic"/>
           <w:noProof/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B859E3" w:rsidP="00E20D22" w:rsidRDefault="00B859E3" w14:paraId="08C88116" w14:textId="77777777">
+    <w:p w14:paraId="08C88116" w14:textId="77777777" w:rsidR="00B859E3" w:rsidRDefault="00B859E3" w:rsidP="00E20D22">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="League Gothic" w:hAnsi="League Gothic"/>
           <w:noProof/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0046434A" w:rsidR="00E20D22" w:rsidP="00E20D22" w:rsidRDefault="00E20D22" w14:paraId="23A0FEB1" w14:textId="38ED75AF">
+    <w:p w14:paraId="23A0FEB1" w14:textId="38ED75AF" w:rsidR="00E20D22" w:rsidRPr="0046434A" w:rsidRDefault="00E20D22" w:rsidP="00E20D22">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Hlk199422216" w:id="18"/>
+      <w:bookmarkStart w:id="18" w:name="_Hlk199422216"/>
       <w:commentRangeStart w:id="19"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="League Gothic" w:hAnsi="League Gothic"/>
           <w:noProof/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>MATÉRIEL DIDACTIQUE ET APPROCHES PÉDAGOGIQUES</w:t>
       </w:r>
       <w:commentRangeEnd w:id="19"/>
-      <w:r w:rsidR="00EE71E8">
+      <w:r w:rsidR="00EE71E8" w:rsidRPr="0046434A">
         <w:rPr>
           <w:rStyle w:val="Marquedecommentaire"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:commentReference w:id="19"/>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:p w:rsidRPr="00E414E4" w:rsidR="00E20D22" w:rsidRDefault="00E20D22" w14:paraId="7257A23E" w14:textId="77777777">
+    <w:p w14:paraId="7257A23E" w14:textId="77777777" w:rsidR="00E20D22" w:rsidRPr="00E414E4" w:rsidRDefault="00E20D22">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E414E4">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Exposés magistraux</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E414E4" w:rsidR="00E20D22" w:rsidRDefault="00E20D22" w14:paraId="26F80B7A" w14:textId="77777777">
+    <w:p w14:paraId="26F80B7A" w14:textId="77777777" w:rsidR="00E20D22" w:rsidRPr="00E414E4" w:rsidRDefault="00E20D22">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E414E4">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Lectures dirigées</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E414E4" w:rsidR="00E20D22" w:rsidRDefault="00E20D22" w14:paraId="14DD10FA" w14:textId="77777777">
+    <w:p w14:paraId="14DD10FA" w14:textId="77777777" w:rsidR="00E20D22" w:rsidRPr="00E414E4" w:rsidRDefault="00E20D22">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E414E4">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Discussions en groupe</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E414E4" w:rsidR="00E20D22" w:rsidRDefault="00E20D22" w14:paraId="7FE10F7F" w14:textId="77777777">
+    <w:p w14:paraId="7FE10F7F" w14:textId="77777777" w:rsidR="00E20D22" w:rsidRPr="00E414E4" w:rsidRDefault="00E20D22">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E414E4">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E414E4" w:rsidR="00E20D22" w:rsidP="00E20D22" w:rsidRDefault="00E20D22" w14:paraId="781C82AE" w14:textId="77777777">
+    <w:p w14:paraId="781C82AE" w14:textId="77777777" w:rsidR="00E20D22" w:rsidRPr="00E414E4" w:rsidRDefault="00E20D22" w:rsidP="00E20D22">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E414E4" w:rsidR="00E20D22" w:rsidP="00E20D22" w:rsidRDefault="00E20D22" w14:paraId="78CE3DAD" w14:textId="328564B7">
+    <w:p w14:paraId="78CE3DAD" w14:textId="328564B7" w:rsidR="00E20D22" w:rsidRPr="00E414E4" w:rsidRDefault="00E20D22" w:rsidP="00E20D22">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E414E4">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Les cours sont donnés en présentiel, sauf si le professeur en avise autrement. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004868E0" w:rsidP="002D2502" w:rsidRDefault="004868E0" w14:paraId="3535AF83" w14:textId="51621D64">
+    <w:p w14:paraId="3535AF83" w14:textId="51621D64" w:rsidR="004868E0" w:rsidRDefault="004868E0" w:rsidP="002D2502">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="League Gothic" w:hAnsi="League Gothic"/>
           <w:noProof/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A85E82" w:rsidRDefault="00A85E82" w14:paraId="0E9C63D7" w14:textId="77777777">
+    <w:p w14:paraId="0E9C63D7" w14:textId="77777777" w:rsidR="00A85E82" w:rsidRDefault="00A85E82">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="League Gothic" w:hAnsi="League Gothic" w:cs="Times New Roman (Corps CS)"/>
           <w:noProof/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="League Gothic" w:hAnsi="League Gothic" w:cs="Times New Roman (Corps CS)"/>
           <w:noProof/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008E29CF" w:rsidR="002D2502" w:rsidP="002D2502" w:rsidRDefault="002D2502" w14:paraId="091E6BC9" w14:textId="3660B29C">
+    <w:p w14:paraId="091E6BC9" w14:textId="3660B29C" w:rsidR="002D2502" w:rsidRPr="008E29CF" w:rsidRDefault="002D2502" w:rsidP="002D2502">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="League Gothic" w:hAnsi="League Gothic" w:cs="Times New Roman (Corps CS)"/>
           <w:noProof/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="page" w:horzAnchor="page" w:tblpX="705" w:tblpY="1726"/>
         <w:tblW w:w="10790" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1420"/>
         <w:gridCol w:w="1350"/>
         <w:gridCol w:w="2848"/>
         <w:gridCol w:w="1335"/>
         <w:gridCol w:w="3837"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="0005222E" w:rsidR="004A0EBF" w:rsidTr="15675AEE" w14:paraId="12698EAE" w14:textId="77777777">
+      <w:tr w:rsidR="004A0EBF" w:rsidRPr="0005222E" w14:paraId="12698EAE" w14:textId="77777777" w:rsidTr="15675AEE">
         <w:trPr>
           <w:trHeight w:val="803"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004A0EBF" w:rsidR="004A0EBF" w:rsidP="004A0EBF" w:rsidRDefault="004A0EBF" w14:paraId="2F0CA02C" w14:textId="3893E204">
+          <w:p w14:paraId="2F0CA02C" w14:textId="3893E204" w:rsidR="004A0EBF" w:rsidRPr="004A0EBF" w:rsidRDefault="004A0EBF" w:rsidP="004A0EBF">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="League Gothic" w:hAnsi="League Gothic" w:cs="Times New Roman (Corps CS)"/>
                 <w:noProof/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="56"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="League Gothic" w:hAnsi="League Gothic" w:cs="Times New Roman (Corps CS)"/>
                 <w:noProof/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="56"/>
               </w:rPr>
               <w:t>CALENDRIER DES ÉVALUATIONS</w:t>
             </w:r>
             <w:r w:rsidR="00F8241A">
               <w:rPr>
                 <w:rFonts w:ascii="League Gothic" w:hAnsi="League Gothic" w:cs="Times New Roman (Corps CS)"/>
                 <w:noProof/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="56"/>
               </w:rPr>
               <w:t xml:space="preserve"> ET TRAVAUX</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0005222E" w:rsidR="006344CD" w:rsidTr="15675AEE" w14:paraId="6C9691AF" w14:textId="10E19EE9">
+      <w:tr w:rsidR="006344CD" w:rsidRPr="0005222E" w14:paraId="6C9691AF" w14:textId="10E19EE9" w:rsidTr="15675AEE">
         <w:trPr>
           <w:trHeight w:val="803"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1420" w:type="dxa"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0005222E" w:rsidR="006344CD" w:rsidP="07E554D3" w:rsidRDefault="5C5F1AF6" w14:paraId="6F19B70A" w14:textId="48856166">
+          <w:p w14:paraId="6F19B70A" w14:textId="48856166" w:rsidR="006344CD" w:rsidRPr="0005222E" w:rsidRDefault="5C5F1AF6" w:rsidP="07E554D3">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="07E554D3">
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Date de remise ou de réalisation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0005222E" w:rsidR="006344CD" w:rsidP="07E554D3" w:rsidRDefault="5C5F1AF6" w14:paraId="488FDD3D" w14:textId="3CB6B164">
+          <w:p w14:paraId="488FDD3D" w14:textId="3CB6B164" w:rsidR="006344CD" w:rsidRPr="0005222E" w:rsidRDefault="5C5F1AF6" w:rsidP="07E554D3">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="07E554D3">
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Évaluation </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2848" w:type="dxa"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0005222E" w:rsidR="006344CD" w:rsidP="15675AEE" w:rsidRDefault="5C5F1AF6" w14:paraId="5DCD6FA8" w14:textId="509F7DE4">
+          <w:p w14:paraId="5DCD6FA8" w14:textId="509F7DE4" w:rsidR="006344CD" w:rsidRPr="0005222E" w:rsidRDefault="5C5F1AF6" w:rsidP="15675AEE">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:eastAsia="Metropolis" w:cs="Metropolis"/>
+                <w:rFonts w:ascii="Metropolis" w:eastAsia="Metropolis" w:hAnsi="Metropolis" w:cs="Metropolis"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:commentRangeStart w:id="20"/>
-            <w:r w:rsidRPr="15675AEE" w:rsidR="5C5F1AF6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:eastAsia="Metropolis" w:cs="Metropolis"/>
+            <w:r w:rsidRPr="15675AEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Metropolis" w:eastAsia="Metropolis" w:hAnsi="Metropolis" w:cs="Metropolis"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>O</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:eastAsia="Metropolis" w:cs="Metropolis"/>
+              <w:t>Objectif ou contenu ciblé</w:t>
+            </w:r>
+            <w:r w:rsidR="0E6BDF9E" w:rsidRPr="15675AEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Metropolis" w:eastAsia="Metropolis" w:hAnsi="Metropolis" w:cs="Metropolis"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>bjectif ou contenu ciblé</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:eastAsia="Metropolis" w:cs="Metropolis"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:commentRangeEnd w:id="20"/>
+            <w:r w:rsidRPr="0005222E">
+              <w:rPr>
+                <w:rStyle w:val="Marquedecommentaire"/>
+                <w:rFonts w:ascii="Metropolis" w:eastAsia="Metropolis" w:hAnsi="Metropolis" w:cs="Metropolis"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-              </w:rPr>
               <w:commentReference w:id="20"/>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="0005222E" w:rsidR="006344CD" w:rsidP="15675AEE" w:rsidRDefault="5C5F1AF6" w14:paraId="61B532EA" w14:textId="31BBE0DE">
+          <w:p w14:paraId="61B532EA" w14:textId="31BBE0DE" w:rsidR="006344CD" w:rsidRPr="0005222E" w:rsidRDefault="006344CD" w:rsidP="15675AEE">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:eastAsia="Metropolis" w:cs="Metropolis"/>
+                <w:rFonts w:ascii="Metropolis" w:eastAsia="Metropolis" w:hAnsi="Metropolis" w:cs="Metropolis"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="0005222E" w:rsidR="006344CD" w:rsidP="15675AEE" w:rsidRDefault="5C5F1AF6" w14:paraId="5227487F" w14:textId="7880DE92">
+          <w:p w14:paraId="5227487F" w14:textId="7880DE92" w:rsidR="006344CD" w:rsidRPr="0005222E" w:rsidRDefault="08AE84C2" w:rsidP="15675AEE">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:eastAsia="Metropolis" w:cs="Metropolis"/>
-[...1 lines deleted...]
-                <w:bCs w:val="1"/>
+                <w:rFonts w:ascii="Metropolis" w:eastAsia="Metropolis" w:hAnsi="Metropolis" w:cs="Metropolis"/>
+                <w:b/>
+                <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="15675AEE" w:rsidR="08AE84C2">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:eastAsia="Metropolis" w:cs="Metropolis"/>
+            <w:r w:rsidRPr="15675AEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Metropolis" w:eastAsia="Metropolis" w:hAnsi="Metropolis" w:cs="Metropolis"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>et/ou</w:t>
             </w:r>
-            <w:r w:rsidRPr="15675AEE" w:rsidR="0E6BDF9E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:eastAsia="Metropolis" w:cs="Metropolis"/>
+            <w:r w:rsidR="0E6BDF9E" w:rsidRPr="15675AEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Metropolis" w:eastAsia="Metropolis" w:hAnsi="Metropolis" w:cs="Metropolis"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="15675AEE" w:rsidR="0E6BDF9E">
-[...3 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidR="0E6BDF9E" w:rsidRPr="15675AEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Metropolis" w:eastAsia="Metropolis" w:hAnsi="Metropolis" w:cs="Metropolis"/>
+                <w:b/>
+                <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>instructions des travaux</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1335" w:type="dxa"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0005222E" w:rsidR="006344CD" w:rsidP="07E554D3" w:rsidRDefault="5C5F1AF6" w14:paraId="48151A16" w14:textId="51330874">
+          <w:p w14:paraId="48151A16" w14:textId="51330874" w:rsidR="006344CD" w:rsidRPr="0005222E" w:rsidRDefault="5C5F1AF6" w:rsidP="07E554D3">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="07E554D3">
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidRPr="07E554D3">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ondération</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3837" w:type="dxa"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006344CD" w:rsidP="07E554D3" w:rsidRDefault="004508F8" w14:paraId="5EDCF448" w14:textId="40DA1CB5">
+          <w:p w14:paraId="5EDCF448" w14:textId="40DA1CB5" w:rsidR="006344CD" w:rsidRDefault="004508F8" w:rsidP="07E554D3">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:name="_Hlk197074150" w:id="21"/>
+            <w:bookmarkStart w:id="21" w:name="_Hlk197074150"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Les </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> REF UtilisationIA \h </w:instrText>
+              <w:instrText xml:space="preserve"> REF UtilisationIA \h  \* MERGEFORMAT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:r>
-[...7 lines deleted...]
-              <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004508F8">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
-[...29 lines deleted...]
-              <w:t>aux</w:t>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>3 niveaux</w:t>
             </w:r>
             <w:r w:rsidRPr="00E414E4">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="07E554D3" w:rsidR="5C5F1AF6">
+            <w:r w:rsidR="5C5F1AF6" w:rsidRPr="07E554D3">
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>d’usage de l’IAG</w:t>
             </w:r>
-            <w:r w:rsidRPr="07E554D3" w:rsidR="00C12DCA">
+            <w:r w:rsidR="00C12DCA" w:rsidRPr="07E554D3">
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C12DCA" w:rsidP="07E554D3" w:rsidRDefault="00C12DCA" w14:paraId="54C1A1BB" w14:textId="77777777">
+          <w:p w14:paraId="54C1A1BB" w14:textId="77777777" w:rsidR="00C12DCA" w:rsidRDefault="00C12DCA" w:rsidP="07E554D3">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00C12DCA" w:rsidR="00C12DCA" w:rsidP="24D55B68" w:rsidRDefault="17930D1F" w14:paraId="0B0B6331" w14:textId="32089BAC">
+          <w:p w14:paraId="0B0B6331" w14:textId="32089BAC" w:rsidR="00C12DCA" w:rsidRPr="00C12DCA" w:rsidRDefault="17930D1F" w:rsidP="24D55B68">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="24D55B68">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>UTILISATION INTERDITE</w:t>
             </w:r>
-            <w:bookmarkStart w:name="_Hlk197074158" w:id="22"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00C12DCA" w:rsidR="00C12DCA" w:rsidP="24D55B68" w:rsidRDefault="17930D1F" w14:paraId="6C4BA7DF" w14:textId="6E017C6C">
+            <w:bookmarkStart w:id="22" w:name="_Hlk197074158"/>
+          </w:p>
+          <w:p w14:paraId="6C4BA7DF" w14:textId="6E017C6C" w:rsidR="00C12DCA" w:rsidRPr="00C12DCA" w:rsidRDefault="17930D1F" w:rsidP="24D55B68">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="24D55B68">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>UTILISATION LIMITÉE</w:t>
             </w:r>
             <w:bookmarkEnd w:id="21"/>
             <w:bookmarkEnd w:id="22"/>
           </w:p>
-          <w:p w:rsidRPr="00C12DCA" w:rsidR="00C12DCA" w:rsidP="24D55B68" w:rsidRDefault="17930D1F" w14:paraId="3A9A1C2C" w14:textId="34A0B2FC">
+          <w:p w14:paraId="3A9A1C2C" w14:textId="34A0B2FC" w:rsidR="00C12DCA" w:rsidRPr="00C12DCA" w:rsidRDefault="17930D1F" w:rsidP="24D55B68">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="24D55B68">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>UTILISATION LIBRE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00F3698B" w:rsidR="006344CD" w:rsidTr="15675AEE" w14:paraId="26F4BD12" w14:textId="4537A16C">
+      <w:tr w:rsidR="006344CD" w:rsidRPr="00F3698B" w14:paraId="26F4BD12" w14:textId="4537A16C" w:rsidTr="15675AEE">
         <w:trPr>
           <w:trHeight w:val="980"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1420" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CCFFFF"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="006344CD" w:rsidP="00D52283" w:rsidRDefault="006344CD" w14:paraId="633D3EAF" w14:textId="4387A163">
+          <w:p w14:paraId="633D3EAF" w14:textId="4387A163" w:rsidR="006344CD" w:rsidRDefault="006344CD" w:rsidP="00D52283">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3698B">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
               <w:t>Ex.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00F3698B" w:rsidR="006344CD" w:rsidP="00D52283" w:rsidRDefault="006344CD" w14:paraId="675FE2A7" w14:textId="2B2FC8F6">
+          <w:p w14:paraId="675FE2A7" w14:textId="2B2FC8F6" w:rsidR="006344CD" w:rsidRPr="00F3698B" w:rsidRDefault="006344CD" w:rsidP="00D52283">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
               <w:t>2 février</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00F3698B" w:rsidR="006344CD" w:rsidP="00D52283" w:rsidRDefault="006344CD" w14:paraId="64871913" w14:textId="3F9ABE0E">
+          <w:p w14:paraId="64871913" w14:textId="3F9ABE0E" w:rsidR="006344CD" w:rsidRPr="00F3698B" w:rsidRDefault="006344CD" w:rsidP="00D52283">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CCFFFF"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="006344CD" w:rsidP="00D52283" w:rsidRDefault="006344CD" w14:paraId="161087A3" w14:textId="45472F20">
+          <w:p w14:paraId="161087A3" w14:textId="45472F20" w:rsidR="006344CD" w:rsidRDefault="006344CD" w:rsidP="00D52283">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3698B">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
               <w:t>Ex.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00F3698B" w:rsidR="006344CD" w:rsidP="00D52283" w:rsidRDefault="006344CD" w14:paraId="2DD9EA23" w14:textId="2E79E9F1">
+          <w:p w14:paraId="2DD9EA23" w14:textId="2E79E9F1" w:rsidR="006344CD" w:rsidRPr="00F3698B" w:rsidRDefault="006344CD" w:rsidP="00D52283">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
               <w:t>La propriété intellectuelle</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00F3698B" w:rsidR="006344CD" w:rsidP="00D52283" w:rsidRDefault="006344CD" w14:paraId="1BF7FA56" w14:textId="67CEC0DC">
+          <w:p w14:paraId="1BF7FA56" w14:textId="67CEC0DC" w:rsidR="006344CD" w:rsidRPr="00F3698B" w:rsidRDefault="006344CD" w:rsidP="00D52283">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis"/>
                 <w:i/>
                 <w:iCs/>
                 <w:noProof/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2848" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CCFFFF"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="006344CD" w:rsidP="00D52283" w:rsidRDefault="006344CD" w14:paraId="134B82DF" w14:textId="56E7C87F">
+          <w:p w14:paraId="134B82DF" w14:textId="56E7C87F" w:rsidR="006344CD" w:rsidRDefault="006344CD" w:rsidP="00D52283">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="eop"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="majorEastAsia"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3698B">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Calibri" w:eastAsiaTheme="majorEastAsia"/>
+                <w:rFonts w:ascii="Metropolis" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Metropolis" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Ex.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00F3698B" w:rsidR="006344CD" w:rsidP="00D52283" w:rsidRDefault="006344CD" w14:paraId="52E85F61" w14:textId="77777777">
+          <w:p w14:paraId="52E85F61" w14:textId="77777777" w:rsidR="006344CD" w:rsidRPr="00F3698B" w:rsidRDefault="006344CD" w:rsidP="00D52283">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00531C3F" w:rsidR="006344CD" w:rsidP="15675AEE" w:rsidRDefault="006344CD" w14:paraId="0A70A66F" w14:textId="63072973">
+          <w:p w14:paraId="0A70A66F" w14:textId="63072973" w:rsidR="006344CD" w:rsidRPr="00531C3F" w:rsidRDefault="006344CD" w:rsidP="15675AEE">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
-              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Calibri"/>
-                <w:i w:val="1"/>
-[...84 lines deleted...]
-                <w:iCs w:val="1"/>
+                <w:i/>
+                <w:iCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="15675AEE" w:rsidR="1A5B3927">
+            <w:r w:rsidRPr="15675AEE">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:eastAsia="游ゴシック Light" w:cs="Calibri" w:eastAsiaTheme="majorEastAsia"/>
-[...2 lines deleted...]
-                <w:color w:val="808080" w:themeColor="background1" w:themeTint="FF" w:themeShade="80"/>
+                <w:rFonts w:ascii="Metropolis" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Metropolis" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vous </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="15675AEE" w:rsidR="66416979">
+              <w:t>-Reprendre un des objectifs spécifiques du cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="155066C9" w14:textId="0CFF8A17" w:rsidR="006344CD" w:rsidRPr="00531C3F" w:rsidRDefault="006344CD" w:rsidP="15675AEE">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:eastAsia="游ゴシック Light" w:cs="Calibri" w:eastAsiaTheme="majorEastAsia"/>
-[...2 lines deleted...]
-                <w:color w:val="808080" w:themeColor="background1" w:themeTint="FF" w:themeShade="80"/>
+                <w:rFonts w:ascii="Metropolis" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Metropolis" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="71B5B69A" w14:textId="33FE2BB9" w:rsidR="006344CD" w:rsidRPr="00531C3F" w:rsidRDefault="1A5B3927" w:rsidP="15675AEE">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Metropolis" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Metropolis" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="15675AEE">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Metropolis" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Metropolis" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Instructions : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07D914D2" w14:textId="67F571F9" w:rsidR="006344CD" w:rsidRPr="00531C3F" w:rsidRDefault="1A5B3927" w:rsidP="15675AEE">
+            <w:pPr>
+              <w:pStyle w:val="paragraph"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Metropolis" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Metropolis" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="15675AEE">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Metropolis" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Metropolis" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vous </w:t>
+            </w:r>
+            <w:r w:rsidR="66416979" w:rsidRPr="15675AEE">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Metropolis" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Metropolis" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t xml:space="preserve">réaliserez un </w:t>
             </w:r>
-            <w:r w:rsidRPr="15675AEE" w:rsidR="677CDEF6">
+            <w:r w:rsidR="677CDEF6" w:rsidRPr="15675AEE">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:eastAsia="游ゴシック Light" w:cs="Calibri" w:eastAsiaTheme="majorEastAsia"/>
-[...2 lines deleted...]
-                <w:color w:val="808080" w:themeColor="background1" w:themeTint="FF" w:themeShade="80"/>
+                <w:rFonts w:ascii="Metropolis" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Metropolis" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">travail d’environ une quinzaine de pages) sur une étude de cas, en intégrant les concepts vus dans la première partie du cours. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1335" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CCFFFF"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F3698B" w:rsidR="006344CD" w:rsidP="00D52283" w:rsidRDefault="006344CD" w14:paraId="2E007C94" w14:textId="1503A33B">
+          <w:p w14:paraId="2E007C94" w14:textId="1503A33B" w:rsidR="006344CD" w:rsidRPr="00F3698B" w:rsidRDefault="006344CD" w:rsidP="00D52283">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3698B">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
               <w:t>Ex.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00F3698B" w:rsidR="006344CD" w:rsidP="467FF809" w:rsidRDefault="006344CD" w14:paraId="63B80DC2" w14:textId="36BC6245">
+          <w:p w14:paraId="63B80DC2" w14:textId="36BC6245" w:rsidR="006344CD" w:rsidRPr="00F3698B" w:rsidRDefault="006344CD" w:rsidP="467FF809">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis"/>
                 <w:i/>
                 <w:iCs/>
                 <w:noProof/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="467FF809">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
               <w:t>15%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3837" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CCFFFF"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F3698B" w:rsidR="000B330D" w:rsidP="000B330D" w:rsidRDefault="000B330D" w14:paraId="669E1B79" w14:textId="77777777">
+          <w:p w14:paraId="669E1B79" w14:textId="77777777" w:rsidR="000B330D" w:rsidRPr="00F3698B" w:rsidRDefault="000B330D" w:rsidP="000B330D">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3698B">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
               <w:t>Ex.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00F3698B" w:rsidR="006344CD" w:rsidP="467FF809" w:rsidRDefault="260C72F0" w14:paraId="0238731F" w14:textId="0233B885">
+          <w:p w14:paraId="0238731F" w14:textId="0233B885" w:rsidR="006344CD" w:rsidRPr="00F3698B" w:rsidRDefault="260C72F0" w:rsidP="467FF809">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="467FF809">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
               <w:t>Utilisation interdite</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00F3698B" w:rsidR="006344CD" w:rsidTr="15675AEE" w14:paraId="2BEF5656" w14:textId="4AA5194B">
+      <w:tr w:rsidR="006344CD" w:rsidRPr="00F3698B" w14:paraId="2BEF5656" w14:textId="4AA5194B" w:rsidTr="15675AEE">
         <w:trPr>
           <w:trHeight w:val="433"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1420" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F3698B" w:rsidR="006344CD" w:rsidP="00F41DA7" w:rsidRDefault="006344CD" w14:paraId="16061D1B" w14:textId="77777777">
+          <w:p w14:paraId="16061D1B" w14:textId="77777777" w:rsidR="006344CD" w:rsidRPr="00F3698B" w:rsidRDefault="006344CD" w:rsidP="00F41DA7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F3698B" w:rsidR="006344CD" w:rsidP="00F41DA7" w:rsidRDefault="006344CD" w14:paraId="039745D1" w14:textId="617AE198">
+          <w:p w14:paraId="039745D1" w14:textId="617AE198" w:rsidR="006344CD" w:rsidRPr="00F3698B" w:rsidRDefault="006344CD" w:rsidP="00F41DA7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2848" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F3698B" w:rsidR="006344CD" w:rsidP="00F41DA7" w:rsidRDefault="006344CD" w14:paraId="5D5E0E75" w14:textId="77777777">
+          <w:p w14:paraId="5D5E0E75" w14:textId="77777777" w:rsidR="006344CD" w:rsidRPr="00F3698B" w:rsidRDefault="006344CD" w:rsidP="00F41DA7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1335" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F3698B" w:rsidR="006344CD" w:rsidP="00F41DA7" w:rsidRDefault="006344CD" w14:paraId="7C5D8CCC" w14:textId="22E36ADB">
+          <w:p w14:paraId="7C5D8CCC" w14:textId="22E36ADB" w:rsidR="006344CD" w:rsidRPr="00F3698B" w:rsidRDefault="006344CD" w:rsidP="00F41DA7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3837" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F3698B" w:rsidR="006344CD" w:rsidP="00F41DA7" w:rsidRDefault="006344CD" w14:paraId="3AC83275" w14:textId="77777777">
+          <w:p w14:paraId="3AC83275" w14:textId="77777777" w:rsidR="006344CD" w:rsidRPr="00F3698B" w:rsidRDefault="006344CD" w:rsidP="00F41DA7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00F3698B" w:rsidR="006344CD" w:rsidTr="15675AEE" w14:paraId="30350A60" w14:textId="2D4485AD">
+      <w:tr w:rsidR="006344CD" w:rsidRPr="00F3698B" w14:paraId="30350A60" w14:textId="2D4485AD" w:rsidTr="15675AEE">
         <w:trPr>
           <w:trHeight w:val="433"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1420" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F3698B" w:rsidR="006344CD" w:rsidP="00F41DA7" w:rsidRDefault="006344CD" w14:paraId="17CFEE32" w14:textId="77777777">
+          <w:p w14:paraId="17CFEE32" w14:textId="77777777" w:rsidR="006344CD" w:rsidRPr="00F3698B" w:rsidRDefault="006344CD" w:rsidP="00F41DA7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F3698B" w:rsidR="006344CD" w:rsidP="00F41DA7" w:rsidRDefault="006344CD" w14:paraId="1EF1BC8C" w14:textId="77777777">
+          <w:p w14:paraId="1EF1BC8C" w14:textId="77777777" w:rsidR="006344CD" w:rsidRPr="00F3698B" w:rsidRDefault="006344CD" w:rsidP="00F41DA7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2848" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F3698B" w:rsidR="006344CD" w:rsidP="00F41DA7" w:rsidRDefault="006344CD" w14:paraId="3ADB0C2B" w14:textId="77777777">
+          <w:p w14:paraId="3ADB0C2B" w14:textId="77777777" w:rsidR="006344CD" w:rsidRPr="00F3698B" w:rsidRDefault="006344CD" w:rsidP="00F41DA7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1335" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F3698B" w:rsidR="006344CD" w:rsidP="00F41DA7" w:rsidRDefault="006344CD" w14:paraId="006EA824" w14:textId="39A08898">
+          <w:p w14:paraId="006EA824" w14:textId="39A08898" w:rsidR="006344CD" w:rsidRPr="00F3698B" w:rsidRDefault="006344CD" w:rsidP="00F41DA7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3837" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F3698B" w:rsidR="006344CD" w:rsidP="00F41DA7" w:rsidRDefault="006344CD" w14:paraId="38C90927" w14:textId="77777777">
+          <w:p w14:paraId="38C90927" w14:textId="77777777" w:rsidR="006344CD" w:rsidRPr="00F3698B" w:rsidRDefault="006344CD" w:rsidP="00F41DA7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00F3698B" w:rsidR="006344CD" w:rsidTr="15675AEE" w14:paraId="5A689A10" w14:textId="1370E5B4">
+      <w:tr w:rsidR="006344CD" w:rsidRPr="00F3698B" w14:paraId="5A689A10" w14:textId="1370E5B4" w:rsidTr="15675AEE">
         <w:trPr>
           <w:trHeight w:val="433"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1420" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F3698B" w:rsidR="006344CD" w:rsidP="00F41DA7" w:rsidRDefault="006344CD" w14:paraId="7DDBDF89" w14:textId="77777777">
+          <w:p w14:paraId="7DDBDF89" w14:textId="77777777" w:rsidR="006344CD" w:rsidRPr="00F3698B" w:rsidRDefault="006344CD" w:rsidP="00F41DA7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F3698B" w:rsidR="006344CD" w:rsidP="00F41DA7" w:rsidRDefault="006344CD" w14:paraId="771B8E3A" w14:textId="77777777">
+          <w:p w14:paraId="771B8E3A" w14:textId="77777777" w:rsidR="006344CD" w:rsidRPr="00F3698B" w:rsidRDefault="006344CD" w:rsidP="00F41DA7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2848" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F3698B" w:rsidR="006344CD" w:rsidP="00F41DA7" w:rsidRDefault="006344CD" w14:paraId="772C4E9D" w14:textId="77777777">
+          <w:p w14:paraId="772C4E9D" w14:textId="77777777" w:rsidR="006344CD" w:rsidRPr="00F3698B" w:rsidRDefault="006344CD" w:rsidP="00F41DA7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1335" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F3698B" w:rsidR="006344CD" w:rsidP="00F41DA7" w:rsidRDefault="006344CD" w14:paraId="79D0CD80" w14:textId="77777777">
+          <w:p w14:paraId="79D0CD80" w14:textId="77777777" w:rsidR="006344CD" w:rsidRPr="00F3698B" w:rsidRDefault="006344CD" w:rsidP="00F41DA7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3837" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F3698B" w:rsidR="006344CD" w:rsidP="00F41DA7" w:rsidRDefault="006344CD" w14:paraId="6D28D745" w14:textId="77777777">
+          <w:p w14:paraId="6D28D745" w14:textId="77777777" w:rsidR="006344CD" w:rsidRPr="00F3698B" w:rsidRDefault="006344CD" w:rsidP="00F41DA7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00F3698B" w:rsidR="006344CD" w:rsidTr="15675AEE" w14:paraId="29ACAD0B" w14:textId="52D76AB3">
+      <w:tr w:rsidR="006344CD" w:rsidRPr="00F3698B" w14:paraId="29ACAD0B" w14:textId="52D76AB3" w:rsidTr="15675AEE">
         <w:trPr>
           <w:trHeight w:val="417"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1420" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F3698B" w:rsidR="006344CD" w:rsidP="00F41DA7" w:rsidRDefault="006344CD" w14:paraId="79EB4DAC" w14:textId="77777777">
+          <w:p w14:paraId="79EB4DAC" w14:textId="77777777" w:rsidR="006344CD" w:rsidRPr="00F3698B" w:rsidRDefault="006344CD" w:rsidP="00F41DA7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F3698B" w:rsidR="006344CD" w:rsidP="00F41DA7" w:rsidRDefault="006344CD" w14:paraId="530FB4F9" w14:textId="77777777">
+          <w:p w14:paraId="530FB4F9" w14:textId="77777777" w:rsidR="006344CD" w:rsidRPr="00F3698B" w:rsidRDefault="006344CD" w:rsidP="00F41DA7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2848" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F3698B" w:rsidR="006344CD" w:rsidP="00F41DA7" w:rsidRDefault="006344CD" w14:paraId="1C9E871B" w14:textId="6C31BA0F">
+          <w:p w14:paraId="1C9E871B" w14:textId="6C31BA0F" w:rsidR="006344CD" w:rsidRPr="00F3698B" w:rsidRDefault="006344CD" w:rsidP="00F41DA7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1335" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F3698B" w:rsidR="006344CD" w:rsidP="00F41DA7" w:rsidRDefault="006344CD" w14:paraId="08B1D7B3" w14:textId="77777777">
+          <w:p w14:paraId="08B1D7B3" w14:textId="77777777" w:rsidR="006344CD" w:rsidRPr="00F3698B" w:rsidRDefault="006344CD" w:rsidP="00F41DA7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3837" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F3698B" w:rsidR="006344CD" w:rsidP="00F41DA7" w:rsidRDefault="006344CD" w14:paraId="2D253FF4" w14:textId="77777777">
+          <w:p w14:paraId="2D253FF4" w14:textId="77777777" w:rsidR="006344CD" w:rsidRPr="00F3698B" w:rsidRDefault="006344CD" w:rsidP="00F41DA7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00F3698B" w:rsidR="006344CD" w:rsidTr="15675AEE" w14:paraId="4CFA7506" w14:textId="09132ED6">
+      <w:tr w:rsidR="006344CD" w:rsidRPr="00F3698B" w14:paraId="4CFA7506" w14:textId="09132ED6" w:rsidTr="15675AEE">
         <w:trPr>
           <w:trHeight w:val="433"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1420" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F3698B" w:rsidR="006344CD" w:rsidP="00F41DA7" w:rsidRDefault="006344CD" w14:paraId="60774F9E" w14:textId="77777777">
+          <w:p w14:paraId="60774F9E" w14:textId="77777777" w:rsidR="006344CD" w:rsidRPr="00F3698B" w:rsidRDefault="006344CD" w:rsidP="00F41DA7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F3698B" w:rsidR="006344CD" w:rsidP="00F41DA7" w:rsidRDefault="006344CD" w14:paraId="5C364B52" w14:textId="77777777">
+          <w:p w14:paraId="5C364B52" w14:textId="77777777" w:rsidR="006344CD" w:rsidRPr="00F3698B" w:rsidRDefault="006344CD" w:rsidP="00F41DA7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2848" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F3698B" w:rsidR="006344CD" w:rsidP="00F41DA7" w:rsidRDefault="006344CD" w14:paraId="29F46A59" w14:textId="77777777">
+          <w:p w14:paraId="29F46A59" w14:textId="77777777" w:rsidR="006344CD" w:rsidRPr="00F3698B" w:rsidRDefault="006344CD" w:rsidP="00F41DA7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1335" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F3698B" w:rsidR="006344CD" w:rsidP="00F41DA7" w:rsidRDefault="006344CD" w14:paraId="20A09ED7" w14:textId="794F6BE1">
+          <w:p w14:paraId="20A09ED7" w14:textId="794F6BE1" w:rsidR="006344CD" w:rsidRPr="00F3698B" w:rsidRDefault="006344CD" w:rsidP="00F41DA7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3837" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F3698B" w:rsidR="006344CD" w:rsidP="00F41DA7" w:rsidRDefault="006344CD" w14:paraId="3FF88E40" w14:textId="77777777">
+          <w:p w14:paraId="3FF88E40" w14:textId="77777777" w:rsidR="006344CD" w:rsidRPr="00F3698B" w:rsidRDefault="006344CD" w:rsidP="00F41DA7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00F3698B" w:rsidR="006344CD" w:rsidTr="15675AEE" w14:paraId="023A86B2" w14:textId="3D76042B">
+      <w:tr w:rsidR="006344CD" w:rsidRPr="00F3698B" w14:paraId="023A86B2" w14:textId="3D76042B" w:rsidTr="15675AEE">
         <w:trPr>
           <w:trHeight w:val="417"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1420" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F3698B" w:rsidR="006344CD" w:rsidP="00F41DA7" w:rsidRDefault="006344CD" w14:paraId="3F6835A1" w14:textId="77777777">
+          <w:p w14:paraId="3F6835A1" w14:textId="77777777" w:rsidR="006344CD" w:rsidRPr="00F3698B" w:rsidRDefault="006344CD" w:rsidP="00F41DA7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F3698B" w:rsidR="006344CD" w:rsidP="00F41DA7" w:rsidRDefault="006344CD" w14:paraId="1BDE4226" w14:textId="77777777">
+          <w:p w14:paraId="1BDE4226" w14:textId="77777777" w:rsidR="006344CD" w:rsidRPr="00F3698B" w:rsidRDefault="006344CD" w:rsidP="00F41DA7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2848" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F3698B" w:rsidR="006344CD" w:rsidP="00F41DA7" w:rsidRDefault="006344CD" w14:paraId="389C6B6B" w14:textId="77777777">
+          <w:p w14:paraId="389C6B6B" w14:textId="77777777" w:rsidR="006344CD" w:rsidRPr="00F3698B" w:rsidRDefault="006344CD" w:rsidP="00F41DA7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1335" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F3698B" w:rsidR="006344CD" w:rsidP="00F41DA7" w:rsidRDefault="006344CD" w14:paraId="63D1C9E0" w14:textId="77777777">
+          <w:p w14:paraId="63D1C9E0" w14:textId="77777777" w:rsidR="006344CD" w:rsidRPr="00F3698B" w:rsidRDefault="006344CD" w:rsidP="00F41DA7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3837" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F3698B" w:rsidR="006344CD" w:rsidP="00F41DA7" w:rsidRDefault="006344CD" w14:paraId="738AB411" w14:textId="77777777">
+          <w:p w14:paraId="738AB411" w14:textId="77777777" w:rsidR="006344CD" w:rsidRPr="00F3698B" w:rsidRDefault="006344CD" w:rsidP="00F41DA7">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="002D2502" w:rsidP="002D2502" w:rsidRDefault="002D2502" w14:paraId="411C5A42" w14:textId="77777777">
+    <w:p w14:paraId="411C5A42" w14:textId="77777777" w:rsidR="002D2502" w:rsidRDefault="002D2502" w:rsidP="002D2502">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="League Gothic" w:hAnsi="League Gothic"/>
           <w:noProof/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004208F0" w:rsidP="004208F0" w:rsidRDefault="004208F0" w14:paraId="00B8C604" w14:textId="77777777">
+    <w:p w14:paraId="00B8C604" w14:textId="77777777" w:rsidR="004208F0" w:rsidRDefault="004208F0" w:rsidP="004208F0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="League Gothic" w:hAnsi="League Gothic"/>
           <w:noProof/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E20D22" w:rsidP="00E20D22" w:rsidRDefault="00E20D22" w14:paraId="5B0C72EC" w14:textId="00B9DF5A">
+    <w:p w14:paraId="5B0C72EC" w14:textId="00B9DF5A" w:rsidR="00E20D22" w:rsidRDefault="00E20D22" w:rsidP="00E20D22">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="League Gothic" w:hAnsi="League Gothic"/>
           <w:noProof/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Hlk196916339" w:id="23"/>
-      <w:bookmarkStart w:name="_Hlk199422250" w:id="24"/>
+      <w:bookmarkStart w:id="23" w:name="_Hlk199422250"/>
+      <w:bookmarkStart w:id="24" w:name="_Hlk196916339"/>
       <w:commentRangeStart w:id="25"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="League Gothic" w:hAnsi="League Gothic"/>
           <w:noProof/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>MODALITÉ DE REMISE DES TRAVAUX</w:t>
       </w:r>
       <w:r w:rsidR="0020344D">
         <w:rPr>
           <w:rFonts w:ascii="League Gothic" w:hAnsi="League Gothic"/>
           <w:noProof/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:commentRangeEnd w:id="25"/>
       <w:r w:rsidR="003D777D">
         <w:rPr>
           <w:rStyle w:val="Marquedecommentaire"/>
+          <w:rFonts w:ascii="League Gothic" w:hAnsi="League Gothic"/>
+          <w:noProof/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:commentReference w:id="25"/>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:p w:rsidRPr="00993CAF" w:rsidR="00E20D22" w:rsidRDefault="00E20D22" w14:paraId="07A1B968" w14:textId="77777777">
+    <w:bookmarkEnd w:id="23"/>
+    <w:p w14:paraId="07A1B968" w14:textId="77777777" w:rsidR="00E20D22" w:rsidRPr="00993CAF" w:rsidRDefault="00E20D22">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>Modes</w:t>
       </w:r>
       <w:r w:rsidRPr="00993CAF">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> de remise attendus (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="00993CAF">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>oîte de remise sur Moodle, heure précise, etc…)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D58FA" w:rsidRDefault="00E20D22" w14:paraId="1D8AF0FE" w14:textId="77777777">
+    <w:p w14:paraId="1D8AF0FE" w14:textId="77777777" w:rsidR="009D58FA" w:rsidRDefault="00E20D22">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>Modes</w:t>
       </w:r>
       <w:r w:rsidRPr="00993CAF">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> de rétroaction (la façon dont les travaux seront récupérés)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009D58FA" w:rsidR="00E20D22" w:rsidRDefault="00E20D22" w14:paraId="4259FD98" w14:textId="58C520DF">
+    <w:p w14:paraId="4259FD98" w14:textId="58C520DF" w:rsidR="00E20D22" w:rsidRPr="009D58FA" w:rsidRDefault="00E20D22">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D58FA">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>Supports acceptés (fichiers, physique, support digital)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E20D22" w:rsidP="002D2502" w:rsidRDefault="00E20D22" w14:paraId="0E317DC9" w14:textId="77777777">
+    <w:p w14:paraId="0E317DC9" w14:textId="77777777" w:rsidR="00E20D22" w:rsidRDefault="00E20D22" w:rsidP="002D2502">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="League Gothic" w:hAnsi="League Gothic"/>
           <w:noProof/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E20D22" w:rsidR="002D2502" w:rsidP="002D2502" w:rsidRDefault="002D2502" w14:paraId="1E364EA2" w14:textId="1162966D">
+    <w:p w14:paraId="1E364EA2" w14:textId="1162966D" w:rsidR="002D2502" w:rsidRPr="00E20D22" w:rsidRDefault="002D2502" w:rsidP="002D2502">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Hlk199422263" w:id="26"/>
+      <w:bookmarkStart w:id="26" w:name="_Hlk199422263"/>
       <w:commentRangeStart w:id="27"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="League Gothic" w:hAnsi="League Gothic"/>
           <w:noProof/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>ÉCHELLE DE NOTATION</w:t>
       </w:r>
       <w:commentRangeEnd w:id="27"/>
-      <w:r w:rsidR="003D777D">
+      <w:r w:rsidR="003D777D" w:rsidRPr="00E20D22">
         <w:rPr>
           <w:rStyle w:val="Marquedecommentaire"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:commentReference w:id="27"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10981" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="883"/>
         <w:gridCol w:w="2765"/>
         <w:gridCol w:w="844"/>
         <w:gridCol w:w="2822"/>
         <w:gridCol w:w="787"/>
         <w:gridCol w:w="2880"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="004868E0" w:rsidR="002D2502" w:rsidTr="00F41DA7" w14:paraId="385DAC42" w14:textId="77777777">
+      <w:tr w:rsidR="002D2502" w:rsidRPr="004868E0" w14:paraId="385DAC42" w14:textId="77777777" w:rsidTr="00F41DA7">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="883" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:hideMark/>
           </w:tcPr>
           <w:bookmarkEnd w:id="26"/>
-          <w:p w:rsidRPr="004868E0" w:rsidR="002D2502" w:rsidP="00F41DA7" w:rsidRDefault="002D2502" w14:paraId="24736562" w14:textId="77777777">
+          <w:p w14:paraId="24736562" w14:textId="77777777" w:rsidR="002D2502" w:rsidRPr="004868E0" w:rsidRDefault="002D2502" w:rsidP="00F41DA7">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-CA"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004868E0">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-CA" w:eastAsia="fr-CA"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>A+</w:t>
             </w:r>
             <w:r w:rsidRPr="004868E0">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-CA"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2765" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="004868E0" w:rsidR="002D2502" w:rsidP="00F41DA7" w:rsidRDefault="002D2502" w14:paraId="7A0533D8" w14:textId="77777777">
+          <w:p w14:paraId="7A0533D8" w14:textId="77777777" w:rsidR="002D2502" w:rsidRPr="004868E0" w:rsidRDefault="002D2502" w:rsidP="00F41DA7">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-CA"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004868E0">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-CA" w:eastAsia="fr-CA"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>​​</w:t>
             </w:r>
             <w:r w:rsidRPr="004868E0">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-CA"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Ex. 95 à 100</w:t>
             </w:r>
             <w:r w:rsidRPr="004868E0">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-CA" w:eastAsia="fr-CA"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
             <w:r w:rsidRPr="004868E0">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-CA"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="844" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="004868E0" w:rsidR="002D2502" w:rsidP="00F41DA7" w:rsidRDefault="002D2502" w14:paraId="34A2DE1B" w14:textId="77777777">
+          <w:p w14:paraId="34A2DE1B" w14:textId="77777777" w:rsidR="002D2502" w:rsidRPr="004868E0" w:rsidRDefault="002D2502" w:rsidP="00F41DA7">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-CA"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004868E0">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-CA" w:eastAsia="fr-CA"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>B+</w:t>
             </w:r>
             <w:r w:rsidRPr="004868E0">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-CA"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2822" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="004868E0" w:rsidR="002D2502" w:rsidP="00F41DA7" w:rsidRDefault="002D2502" w14:paraId="672F765E" w14:textId="2789F4C3">
+          <w:p w14:paraId="672F765E" w14:textId="2789F4C3" w:rsidR="002D2502" w:rsidRPr="004868E0" w:rsidRDefault="002D2502" w:rsidP="00F41DA7">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-CA"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004868E0">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-CA" w:eastAsia="fr-CA"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>​​</w:t>
             </w:r>
             <w:r w:rsidRPr="004868E0">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-CA"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Ex. </w:t>
             </w:r>
             <w:r w:rsidR="006345DD">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-CA"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>82</w:t>
             </w:r>
             <w:r w:rsidRPr="004868E0">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-CA"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> à </w:t>
             </w:r>
             <w:r w:rsidR="006345DD">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-CA"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>84</w:t>
             </w:r>
             <w:r w:rsidRPr="004868E0">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-CA" w:eastAsia="fr-CA"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
             <w:r w:rsidRPr="004868E0">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-CA"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="787" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="004868E0" w:rsidR="002D2502" w:rsidP="00F41DA7" w:rsidRDefault="002D2502" w14:paraId="22DCD5B5" w14:textId="77777777">
+          <w:p w14:paraId="22DCD5B5" w14:textId="77777777" w:rsidR="002D2502" w:rsidRPr="004868E0" w:rsidRDefault="002D2502" w:rsidP="00F41DA7">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-CA"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004868E0">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-CA" w:eastAsia="fr-CA"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>C+</w:t>
             </w:r>
             <w:r w:rsidRPr="004868E0">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-CA"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="004868E0" w:rsidR="002D2502" w:rsidP="00F41DA7" w:rsidRDefault="002D2502" w14:paraId="0CFF4744" w14:textId="66D2F19D">
+          <w:p w14:paraId="0CFF4744" w14:textId="66D2F19D" w:rsidR="002D2502" w:rsidRPr="004868E0" w:rsidRDefault="002D2502" w:rsidP="00F41DA7">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-CA"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004868E0">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-CA" w:eastAsia="fr-CA"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>​​</w:t>
             </w:r>
             <w:r w:rsidRPr="004868E0">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-CA"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Ex. </w:t>
             </w:r>
             <w:r w:rsidR="006345DD">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-CA"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>72</w:t>
             </w:r>
             <w:r w:rsidRPr="004868E0">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-CA"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> à </w:t>
             </w:r>
             <w:r w:rsidR="006345DD">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-CA"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>74</w:t>
             </w:r>
             <w:r w:rsidRPr="004868E0">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-CA" w:eastAsia="fr-CA"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
             <w:r w:rsidRPr="004868E0">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-CA"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004868E0" w:rsidR="002D2502" w:rsidTr="00F41DA7" w14:paraId="758D14EA" w14:textId="77777777">
+      <w:tr w:rsidR="002D2502" w:rsidRPr="004868E0" w14:paraId="758D14EA" w14:textId="77777777" w:rsidTr="00F41DA7">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="883" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="004868E0" w:rsidR="002D2502" w:rsidP="00F41DA7" w:rsidRDefault="002D2502" w14:paraId="7CA62E6C" w14:textId="77777777">
+          <w:p w14:paraId="7CA62E6C" w14:textId="77777777" w:rsidR="002D2502" w:rsidRPr="004868E0" w:rsidRDefault="002D2502" w:rsidP="00F41DA7">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-CA"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004868E0">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-CA" w:eastAsia="fr-CA"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidRPr="004868E0">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-CA"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2765" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="004868E0" w:rsidR="002D2502" w:rsidP="00F41DA7" w:rsidRDefault="002D2502" w14:paraId="0E4FEC42" w14:textId="65EE5C8F">
+          <w:p w14:paraId="0E4FEC42" w14:textId="65EE5C8F" w:rsidR="002D2502" w:rsidRPr="004868E0" w:rsidRDefault="002D2502" w:rsidP="00F41DA7">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-CA"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004868E0">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-CA" w:eastAsia="fr-CA"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>​​</w:t>
             </w:r>
             <w:r w:rsidRPr="004868E0">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-CA"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Ex. 9</w:t>
             </w:r>
             <w:r w:rsidR="006345DD">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-CA"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="004868E0">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-CA"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> à </w:t>
             </w:r>
             <w:r w:rsidR="006345DD">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-CA"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>94</w:t>
             </w:r>
             <w:r w:rsidRPr="004868E0">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-CA" w:eastAsia="fr-CA"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
             <w:r w:rsidRPr="004868E0">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-CA"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="844" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="004868E0" w:rsidR="002D2502" w:rsidP="00F41DA7" w:rsidRDefault="002D2502" w14:paraId="2B275FBE" w14:textId="77777777">
+          <w:p w14:paraId="2B275FBE" w14:textId="77777777" w:rsidR="002D2502" w:rsidRPr="004868E0" w:rsidRDefault="002D2502" w:rsidP="00F41DA7">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-CA"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004868E0">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-CA" w:eastAsia="fr-CA"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="004868E0">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-CA"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2822" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="004868E0" w:rsidR="002D2502" w:rsidP="00F41DA7" w:rsidRDefault="002D2502" w14:paraId="2090C59B" w14:textId="7BCF9A53">
+          <w:p w14:paraId="2090C59B" w14:textId="7BCF9A53" w:rsidR="002D2502" w:rsidRPr="004868E0" w:rsidRDefault="002D2502" w:rsidP="00F41DA7">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-CA"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004868E0">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-CA" w:eastAsia="fr-CA"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>​​</w:t>
             </w:r>
             <w:r w:rsidRPr="004868E0">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-CA"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Ex. </w:t>
             </w:r>
             <w:r w:rsidR="006345DD">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-CA"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>78</w:t>
             </w:r>
             <w:r w:rsidRPr="004868E0">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-CA"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> à </w:t>
             </w:r>
             <w:r w:rsidR="006345DD">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-CA"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>81</w:t>
             </w:r>
             <w:r w:rsidRPr="004868E0">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-CA" w:eastAsia="fr-CA"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
             <w:r w:rsidRPr="004868E0">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-CA"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="787" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="004868E0" w:rsidR="002D2502" w:rsidP="00F41DA7" w:rsidRDefault="002D2502" w14:paraId="6CF98D05" w14:textId="77777777">
+          <w:p w14:paraId="6CF98D05" w14:textId="77777777" w:rsidR="002D2502" w:rsidRPr="004868E0" w:rsidRDefault="002D2502" w:rsidP="00F41DA7">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-CA"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004868E0">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-CA" w:eastAsia="fr-CA"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="004868E0">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-CA"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="004868E0" w:rsidR="002D2502" w:rsidP="00F41DA7" w:rsidRDefault="002D2502" w14:paraId="3CA3DE1F" w14:textId="17461653">
+          <w:p w14:paraId="3CA3DE1F" w14:textId="17461653" w:rsidR="002D2502" w:rsidRPr="004868E0" w:rsidRDefault="002D2502" w:rsidP="00F41DA7">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-CA"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004868E0">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-CA" w:eastAsia="fr-CA"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>​​</w:t>
             </w:r>
             <w:r w:rsidRPr="004868E0">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-CA"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Ex. </w:t>
             </w:r>
             <w:r w:rsidR="006345DD">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-CA"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>60</w:t>
             </w:r>
             <w:r w:rsidRPr="004868E0">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-CA"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> à </w:t>
             </w:r>
             <w:r w:rsidR="006345DD">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-CA"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>71</w:t>
             </w:r>
             <w:r w:rsidRPr="004868E0">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-CA" w:eastAsia="fr-CA"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
             <w:r w:rsidRPr="004868E0">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-CA"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004868E0" w:rsidR="002D2502" w:rsidTr="00F41DA7" w14:paraId="7468E741" w14:textId="77777777">
+      <w:tr w:rsidR="002D2502" w:rsidRPr="004868E0" w14:paraId="7468E741" w14:textId="77777777" w:rsidTr="00F41DA7">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="883" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="004868E0" w:rsidR="002D2502" w:rsidP="00F41DA7" w:rsidRDefault="002D2502" w14:paraId="4068440D" w14:textId="77777777">
+          <w:p w14:paraId="4068440D" w14:textId="77777777" w:rsidR="002D2502" w:rsidRPr="004868E0" w:rsidRDefault="002D2502" w:rsidP="00F41DA7">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-CA"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004868E0">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-CA" w:eastAsia="fr-CA"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>A-</w:t>
             </w:r>
             <w:r w:rsidRPr="004868E0">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-CA"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2765" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="004868E0" w:rsidR="002D2502" w:rsidP="00F41DA7" w:rsidRDefault="002D2502" w14:paraId="7B07880D" w14:textId="611909E5">
+          <w:p w14:paraId="7B07880D" w14:textId="611909E5" w:rsidR="002D2502" w:rsidRPr="004868E0" w:rsidRDefault="002D2502" w:rsidP="00F41DA7">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-CA"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004868E0">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-CA" w:eastAsia="fr-CA"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>​​</w:t>
             </w:r>
             <w:r w:rsidRPr="004868E0">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-CA"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Ex. </w:t>
             </w:r>
             <w:r w:rsidR="006345DD">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-CA"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidRPr="004868E0">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-CA"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">5 à </w:t>
             </w:r>
             <w:r w:rsidR="006345DD">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-CA"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>89</w:t>
             </w:r>
             <w:r w:rsidRPr="004868E0">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-CA" w:eastAsia="fr-CA"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
             <w:r w:rsidRPr="004868E0">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-CA"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="844" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="004868E0" w:rsidR="002D2502" w:rsidP="00F41DA7" w:rsidRDefault="002D2502" w14:paraId="6AFB590D" w14:textId="77777777">
+          <w:p w14:paraId="6AFB590D" w14:textId="77777777" w:rsidR="002D2502" w:rsidRPr="004868E0" w:rsidRDefault="002D2502" w:rsidP="00F41DA7">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-CA"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004868E0">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-CA" w:eastAsia="fr-CA"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>B-</w:t>
             </w:r>
             <w:r w:rsidRPr="004868E0">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-CA"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2822" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="004868E0" w:rsidR="002D2502" w:rsidP="00F41DA7" w:rsidRDefault="002D2502" w14:paraId="47942B27" w14:textId="487C2B1D">
+          <w:p w14:paraId="47942B27" w14:textId="487C2B1D" w:rsidR="002D2502" w:rsidRPr="004868E0" w:rsidRDefault="002D2502" w:rsidP="00F41DA7">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-CA"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004868E0">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-CA" w:eastAsia="fr-CA"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>​​</w:t>
             </w:r>
             <w:r w:rsidRPr="004868E0">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-CA"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Ex. </w:t>
             </w:r>
             <w:r w:rsidR="006345DD">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-CA"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>75</w:t>
             </w:r>
             <w:r w:rsidRPr="004868E0">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-CA"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> à </w:t>
             </w:r>
             <w:r w:rsidR="006345DD">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-CA"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>77</w:t>
             </w:r>
             <w:r w:rsidRPr="004868E0">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-CA" w:eastAsia="fr-CA"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
             <w:r w:rsidRPr="004868E0">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-CA"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="787" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="004868E0" w:rsidR="002D2502" w:rsidP="00F41DA7" w:rsidRDefault="006345DD" w14:paraId="1A485282" w14:textId="2063DE83">
+          <w:p w14:paraId="1A485282" w14:textId="2063DE83" w:rsidR="002D2502" w:rsidRPr="004868E0" w:rsidRDefault="006345DD" w:rsidP="00F41DA7">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-CA"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-CA"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
-            <w:r w:rsidRPr="004868E0" w:rsidR="002D2502">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidR="002D2502" w:rsidRPr="004868E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-CA"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="004868E0" w:rsidR="002D2502" w:rsidP="00F41DA7" w:rsidRDefault="002D2502" w14:paraId="639208CF" w14:textId="58526D1A">
+          <w:p w14:paraId="639208CF" w14:textId="58526D1A" w:rsidR="002D2502" w:rsidRPr="004868E0" w:rsidRDefault="002D2502" w:rsidP="00F41DA7">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-CA"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004868E0">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-CA" w:eastAsia="fr-CA"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>​​</w:t>
             </w:r>
             <w:r w:rsidRPr="004868E0">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-CA"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Ex. </w:t>
             </w:r>
             <w:r w:rsidR="006345DD">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-CA"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Inférieur à 60 : Échec</w:t>
             </w:r>
             <w:r w:rsidRPr="004868E0">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-CA" w:eastAsia="fr-CA"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
             <w:r w:rsidRPr="004868E0">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-CA"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="24"/>
     </w:tbl>
-    <w:p w:rsidR="00E20D22" w:rsidP="002D2502" w:rsidRDefault="00E20D22" w14:paraId="62F9C52B" w14:textId="77777777">
+    <w:p w14:paraId="62F9C52B" w14:textId="77777777" w:rsidR="00E20D22" w:rsidRDefault="00E20D22" w:rsidP="002D2502">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="League Gothic" w:hAnsi="League Gothic"/>
           <w:noProof/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E20D22" w:rsidRDefault="00E20D22" w14:paraId="47825759" w14:textId="77777777">
+    <w:p w14:paraId="47825759" w14:textId="77777777" w:rsidR="00E20D22" w:rsidRDefault="00E20D22">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="League Gothic" w:hAnsi="League Gothic" w:cs="Times New Roman (Corps CS)"/>
           <w:noProof/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="League Gothic" w:hAnsi="League Gothic" w:cs="Times New Roman (Corps CS)"/>
           <w:noProof/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008E29CF" w:rsidR="007307E4" w:rsidP="007307E4" w:rsidRDefault="007307E4" w14:paraId="240430B0" w14:textId="1BB3459D">
+    <w:p w14:paraId="240430B0" w14:textId="1BB3459D" w:rsidR="007307E4" w:rsidRPr="008E29CF" w:rsidRDefault="007307E4" w:rsidP="007307E4">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="League Gothic" w:hAnsi="League Gothic" w:cs="Times New Roman (Corps CS)"/>
           <w:noProof/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="3B5507BE" w:rsidR="007307E4">
+      <w:r w:rsidRPr="3B5507BE">
         <w:rPr>
           <w:rFonts w:ascii="League Gothic" w:hAnsi="League Gothic" w:cs="Times New Roman (Corps CS)"/>
           <w:noProof/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>BIBLIOGRAPHIE / RESSOURCES</w:t>
       </w:r>
       <w:commentRangeStart w:id="28"/>
       <w:commentRangeEnd w:id="28"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="CommentReference"/>
+      <w:r w:rsidRPr="008E29CF">
+        <w:rPr>
+          <w:rStyle w:val="Marquedecommentaire"/>
+          <w:rFonts w:ascii="League Gothic" w:hAnsi="League Gothic" w:cs="Times New Roman (Corps CS)"/>
+          <w:noProof/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="56"/>
+          <w:szCs w:val="56"/>
         </w:rPr>
         <w:commentReference w:id="28"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006344CD" w:rsidR="009D0980" w:rsidP="006344CD" w:rsidRDefault="009D0980" w14:paraId="35F7C3C9" w14:textId="604B1119">
+    <w:p w14:paraId="35F7C3C9" w14:textId="604B1119" w:rsidR="009D0980" w:rsidRPr="006344CD" w:rsidRDefault="009D0980" w:rsidP="006344CD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="League Gothic" w:hAnsi="League Gothic"/>
           <w:noProof/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0005222E" w:rsidR="00136CB7" w:rsidP="0005222E" w:rsidRDefault="00136CB7" w14:paraId="5DB2B219" w14:textId="77777777">
+    <w:p w14:paraId="5DB2B219" w14:textId="77777777" w:rsidR="00136CB7" w:rsidRPr="0005222E" w:rsidRDefault="00136CB7" w:rsidP="0005222E">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Metropolis Medium" w:hAnsi="Metropolis Medium"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidRPr="0005222E" w:rsidR="00136CB7" w:rsidSect="00B859E3">
+    <w:sectPr w:rsidR="00136CB7" w:rsidRPr="0005222E" w:rsidSect="00B859E3">
       <w:footerReference w:type="default" r:id="rId22"/>
-      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...1 lines deleted...]
-    <w:p w:rsidR="00A45F35" w:rsidP="00A45F35" w:rsidRDefault="00693A89" w14:paraId="4F40EE69" w14:textId="77777777">
+<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:comment w:id="1" w:author="François-Descroix, Agatha" w:date="2025-05-21T13:56:00Z" w:initials="AF">
+    <w:p w14:paraId="4F40EE69" w14:textId="77777777" w:rsidR="00A45F35" w:rsidRDefault="00693A89" w:rsidP="00A45F35">
       <w:pPr>
         <w:pStyle w:val="Commentaire"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Marquedecommentaire"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidR="00A45F35">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>INFO : Le plan de cours</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A45F35" w:rsidP="00A45F35" w:rsidRDefault="00A45F35" w14:paraId="09071BDF" w14:textId="77777777">
+    <w:p w14:paraId="09071BDF" w14:textId="77777777" w:rsidR="00A45F35" w:rsidRDefault="00A45F35" w:rsidP="00A45F35">
       <w:pPr>
         <w:pStyle w:val="Commentaire"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Le plan de cours est un </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>document clé</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> qui apporte :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A45F35" w:rsidP="00A45F35" w:rsidRDefault="00A45F35" w14:paraId="70C4F8CD" w14:textId="77777777">
+    <w:p w14:paraId="70C4F8CD" w14:textId="77777777" w:rsidR="00A45F35" w:rsidRDefault="00A45F35" w:rsidP="00A45F35">
       <w:pPr>
         <w:pStyle w:val="Commentaire"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A45F35" w:rsidP="00A45F35" w:rsidRDefault="00A45F35" w14:paraId="4F89B28E" w14:textId="77777777">
+    <w:p w14:paraId="4F89B28E" w14:textId="77777777" w:rsidR="00A45F35" w:rsidRDefault="00A45F35" w:rsidP="00A45F35">
       <w:pPr>
         <w:pStyle w:val="Commentaire"/>
         <w:ind w:left="300"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>DE L’INFORMATION</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> sur les objectifs, contenus, la structure, les modalités pédagogiques et les règles du cours.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A45F35" w:rsidP="00A45F35" w:rsidRDefault="00A45F35" w14:paraId="7093C295" w14:textId="77777777">
+    <w:p w14:paraId="7093C295" w14:textId="77777777" w:rsidR="00A45F35" w:rsidRDefault="00A45F35" w:rsidP="00A45F35">
       <w:pPr>
         <w:pStyle w:val="Commentaire"/>
         <w:ind w:left="300"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A45F35" w:rsidP="00A45F35" w:rsidRDefault="00A45F35" w14:paraId="6F9CB587" w14:textId="77777777">
+    <w:p w14:paraId="6F9CB587" w14:textId="77777777" w:rsidR="00A45F35" w:rsidRDefault="00A45F35" w:rsidP="00A45F35">
       <w:pPr>
         <w:pStyle w:val="Commentaire"/>
         <w:ind w:left="300"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">DE L’ORGANISATION </w:t>
       </w:r>
       <w:r>
         <w:t>pour permettre aux étudiant.e.s de planifier leurs travaux, noter les dates de vacances ou fériés, d’équilibrer leurs efforts et ainsi maintenir leur motivation.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A45F35" w:rsidP="00A45F35" w:rsidRDefault="00A45F35" w14:paraId="69ECEF5B" w14:textId="77777777">
+    <w:p w14:paraId="69ECEF5B" w14:textId="77777777" w:rsidR="00A45F35" w:rsidRDefault="00A45F35" w:rsidP="00A45F35">
       <w:pPr>
         <w:pStyle w:val="Commentaire"/>
         <w:ind w:left="300"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A45F35" w:rsidP="00A45F35" w:rsidRDefault="00A45F35" w14:paraId="41A764E1" w14:textId="77777777">
+    <w:p w14:paraId="41A764E1" w14:textId="77777777" w:rsidR="00A45F35" w:rsidRDefault="00A45F35" w:rsidP="00A45F35">
       <w:pPr>
         <w:pStyle w:val="Commentaire"/>
         <w:ind w:left="300"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>DE LA COLLABORATION</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> lorsque le plan de cours est présenté par l’enseignant.e et discuté avec les étudiant.e  pour assurer une organisation optimale et une plus grande satisfaction de la part de chacun.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A45F35" w:rsidP="00A45F35" w:rsidRDefault="00A45F35" w14:paraId="4DD5D804" w14:textId="77777777">
+    <w:p w14:paraId="4DD5D804" w14:textId="77777777" w:rsidR="00A45F35" w:rsidRDefault="00A45F35" w:rsidP="00A45F35">
       <w:pPr>
         <w:pStyle w:val="Commentaire"/>
         <w:ind w:left="300"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A45F35" w:rsidP="00A45F35" w:rsidRDefault="00A45F35" w14:paraId="15FA96D7" w14:textId="77777777">
+    <w:p w14:paraId="15FA96D7" w14:textId="77777777" w:rsidR="00A45F35" w:rsidRDefault="00A45F35" w:rsidP="00A45F35">
       <w:pPr>
         <w:pStyle w:val="Commentaire"/>
         <w:ind w:left="300"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>UNE DÉFINITION DES ATTENTES</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> autant du point de vue de l’étudiant.e que du point de vue de l’enseignant.e. Définir les attentes permet d’éviter les malentendus, établir les règles et les limites et cadrer les rendus de travail ainsi que la disponibilité de l’enseignant.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:initials="AFD" w:author="Agatha François-Descroix" w:date="2025-05-21T15:26:00Z" w:id="2">
-    <w:p w:rsidR="007E2A38" w:rsidP="007E2A38" w:rsidRDefault="00F82909" w14:paraId="4DCD21C5" w14:textId="77777777">
+  <w:comment w:id="2" w:author="Agatha François-Descroix" w:date="2025-05-21T15:26:00Z" w:initials="AFD">
+    <w:p w14:paraId="4DCD21C5" w14:textId="77777777" w:rsidR="007E2A38" w:rsidRDefault="00F82909" w:rsidP="007E2A38">
       <w:pPr>
         <w:pStyle w:val="Commentaire"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Marquedecommentaire"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidR="007E2A38">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>LOCAUX ET/OU LIEN</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E2A38" w:rsidRDefault="007E2A38" w14:paraId="519564A6" w14:textId="77777777">
+    <w:p w14:paraId="519564A6" w14:textId="77777777" w:rsidR="007E2A38" w:rsidRDefault="007E2A38">
       <w:pPr>
         <w:pStyle w:val="Commentaire"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Indiquer les numéros de salles de cours, pavillon et éventuelles indications.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E2A38" w:rsidRDefault="007E2A38" w14:paraId="1E5ECB08" w14:textId="77777777">
+    <w:p w14:paraId="1E5ECB08" w14:textId="77777777" w:rsidR="007E2A38" w:rsidRDefault="007E2A38">
       <w:pPr>
         <w:pStyle w:val="Commentaire"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ajouter les liens (Zoom, Teams ou autre) si le cours est à distance ou en hybride. </w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:initials="AFD" w:author="Agatha François-Descroix" w:date="2025-05-21T15:27:00Z" w:id="3">
-    <w:p w:rsidR="00E5493D" w:rsidP="00E5493D" w:rsidRDefault="00F82909" w14:paraId="0B3F00DC" w14:textId="77777777">
+  <w:comment w:id="3" w:author="Agatha François-Descroix" w:date="2025-05-21T15:27:00Z" w:initials="AFD">
+    <w:p w14:paraId="0B3F00DC" w14:textId="77777777" w:rsidR="00E5493D" w:rsidRDefault="00F82909" w:rsidP="00E5493D">
       <w:pPr>
         <w:pStyle w:val="Commentaire"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Marquedecommentaire"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidR="00E5493D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>DISPONIBILITÉS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E5493D" w:rsidRDefault="00E5493D" w14:paraId="0B109FB6" w14:textId="77777777">
+    <w:p w14:paraId="0B109FB6" w14:textId="77777777" w:rsidR="00E5493D" w:rsidRDefault="00E5493D">
       <w:pPr>
         <w:pStyle w:val="Commentaire"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Déterminer les disponibilités avec le plus de précisions (jours, heures, mode de contact, durées, temps de rétroaction, temps de réponse aux courriels…).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E5493D" w:rsidRDefault="00E5493D" w14:paraId="36FD4FA9" w14:textId="77777777">
+    <w:p w14:paraId="36FD4FA9" w14:textId="77777777" w:rsidR="00E5493D" w:rsidRDefault="00E5493D">
       <w:pPr>
         <w:pStyle w:val="Commentaire"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Préciser s’il y a une prise de rendez-vous à faire pour la rencontre.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:initials="AF" w:author="François-Descroix, Agatha" w:date="2025-05-21T16:12:00Z" w:id="4">
-    <w:p w:rsidR="007E2A38" w:rsidP="007E2A38" w:rsidRDefault="007E2A38" w14:paraId="5A57D690" w14:textId="00A6E705">
+  <w:comment w:id="4" w:author="François-Descroix, Agatha" w:date="2025-05-21T16:12:00Z" w:initials="AF">
+    <w:p w14:paraId="5A57D690" w14:textId="00A6E705" w:rsidR="007E2A38" w:rsidRDefault="007E2A38" w:rsidP="007E2A38">
       <w:pPr>
         <w:pStyle w:val="Commentaire"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Marquedecommentaire"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>DESCRIPTION DU COURS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E2A38" w:rsidRDefault="007E2A38" w14:paraId="76CF33B7" w14:textId="77777777">
+    <w:p w14:paraId="76CF33B7" w14:textId="77777777" w:rsidR="007E2A38" w:rsidRDefault="007E2A38">
       <w:pPr>
         <w:pStyle w:val="Commentaire"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">La description du cours est une description générale d’environ 3 à 10 lignes qui contient les éléments principaux du sujet, les éventuels prérequis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(Ex. Connaissances spécifiques en informatique)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, ainsi que les modalités pédagogiques principales </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(Ex. cours à distance, cours sous forme de séminaires, travaux dirigés).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E2A38" w:rsidRDefault="007E2A38" w14:paraId="05FFF8C8" w14:textId="77777777">
+    <w:p w14:paraId="05FFF8C8" w14:textId="77777777" w:rsidR="007E2A38" w:rsidRDefault="007E2A38">
       <w:pPr>
         <w:pStyle w:val="Commentaire"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Elle doit correspondre le plus possible aux descriptions présentes dans les programmes d’études.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E2A38" w:rsidP="007E2A38" w:rsidRDefault="007E2A38" w14:paraId="47F7C987" w14:textId="77777777">
+    <w:p w14:paraId="47F7C987" w14:textId="77777777" w:rsidR="007E2A38" w:rsidRDefault="007E2A38" w:rsidP="007E2A38">
       <w:pPr>
         <w:pStyle w:val="Commentaire"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007E2A38" w:rsidP="007E2A38" w:rsidRDefault="007E2A38" w14:paraId="07FB14B7" w14:textId="77777777">
+    <w:p w14:paraId="07FB14B7" w14:textId="77777777" w:rsidR="007E2A38" w:rsidRDefault="007E2A38" w:rsidP="007E2A38">
       <w:pPr>
         <w:pStyle w:val="Commentaire"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>OÙ TROUVER LA DESCRIPTION</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E2A38" w:rsidRDefault="007E2A38" w14:paraId="46566DB2" w14:textId="77777777">
+    <w:p w14:paraId="46566DB2" w14:textId="77777777" w:rsidR="007E2A38" w:rsidRDefault="007E2A38">
       <w:pPr>
         <w:pStyle w:val="Commentaire"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Pour trouver les descriptions des programmes d’études, utiliser</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1">
+      <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidRPr="00E17D6E">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t xml:space="preserve"> la liste des programmes d’études de l’INRS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="007E2A38" w:rsidP="007E2A38" w:rsidRDefault="007E2A38" w14:paraId="7CBB2EDC" w14:textId="77777777">
+    <w:p w14:paraId="7CBB2EDC" w14:textId="77777777" w:rsidR="007E2A38" w:rsidRDefault="007E2A38" w:rsidP="007E2A38">
       <w:pPr>
         <w:pStyle w:val="Commentaire"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007E2A38" w:rsidRDefault="007E2A38" w14:paraId="3401AF06" w14:textId="77777777">
+    <w:p w14:paraId="3401AF06" w14:textId="77777777" w:rsidR="007E2A38" w:rsidRDefault="007E2A38">
       <w:pPr>
         <w:pStyle w:val="Commentaire"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Aller sur l’onglet «Cours»,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E2A38" w:rsidRDefault="007E2A38" w14:paraId="58143469" w14:textId="77777777">
+    <w:p w14:paraId="58143469" w14:textId="77777777" w:rsidR="007E2A38" w:rsidRDefault="007E2A38">
       <w:pPr>
         <w:pStyle w:val="Commentaire"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Ou sur l’onglet «Présentation», puis «Description officielle du programme»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">pour télécharger le PDF dans lesquels sont référencées toutes les descriptions de cours. </w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:initials="AF" w:author="François-Descroix, Agatha" w:date="2025-05-21T16:15:00Z" w:id="5">
-    <w:p w:rsidR="00EE71E8" w:rsidP="00EE71E8" w:rsidRDefault="007E2A38" w14:paraId="6D21CD09" w14:textId="77777777">
+  <w:comment w:id="5" w:author="François-Descroix, Agatha" w:date="2025-05-21T16:15:00Z" w:initials="AF">
+    <w:p w14:paraId="6D21CD09" w14:textId="77777777" w:rsidR="00EE71E8" w:rsidRDefault="007E2A38" w:rsidP="00EE71E8">
       <w:pPr>
         <w:pStyle w:val="Commentaire"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Marquedecommentaire"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidR="00EE71E8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>PLACE DU COURS DANS LE PROGRAMME</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EE71E8" w:rsidRDefault="00EE71E8" w14:paraId="44C3D6AB" w14:textId="77777777">
+    <w:p w14:paraId="44C3D6AB" w14:textId="77777777" w:rsidR="00EE71E8" w:rsidRDefault="00EE71E8">
       <w:pPr>
         <w:pStyle w:val="Commentaire"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Cette section indique si un cours préalable est obligatoire avant de commencer celui-ci.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EE71E8" w:rsidRDefault="00EE71E8" w14:paraId="59B81A23" w14:textId="77777777">
+    <w:p w14:paraId="59B81A23" w14:textId="77777777" w:rsidR="00EE71E8" w:rsidRDefault="00EE71E8">
       <w:pPr>
         <w:pStyle w:val="Commentaire"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">C’est l’occasion de souligner la cohérence des enseignements et la progression des apprentissages au sein du programme si c’est pertinent. </w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:initials="AF" w:author="François-Descroix, Agatha" w:date="2025-05-21T16:17:00Z" w:id="6">
-    <w:p w:rsidR="00DA05AB" w:rsidP="00DA05AB" w:rsidRDefault="007E2A38" w14:paraId="02339EB7" w14:textId="77777777">
+  <w:comment w:id="6" w:author="François-Descroix, Agatha" w:date="2025-05-21T16:17:00Z" w:initials="AF">
+    <w:p w14:paraId="02339EB7" w14:textId="77777777" w:rsidR="00DA05AB" w:rsidRDefault="007E2A38" w:rsidP="00DA05AB">
       <w:pPr>
         <w:pStyle w:val="Commentaire"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Marquedecommentaire"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidR="00DA05AB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>OBJECTIFS SPÉCIFIQUES DU COURS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA05AB" w:rsidRDefault="00DA05AB" w14:paraId="115C95D8" w14:textId="77777777">
+    <w:p w14:paraId="115C95D8" w14:textId="77777777" w:rsidR="00DA05AB" w:rsidRDefault="00DA05AB">
       <w:pPr>
         <w:pStyle w:val="Commentaire"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Énoncer les compétences ou habilités qui seront acquises à la fin du cours.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA05AB" w:rsidRDefault="00DA05AB" w14:paraId="27ED3E43" w14:textId="77777777">
+    <w:p w14:paraId="27ED3E43" w14:textId="77777777" w:rsidR="00DA05AB" w:rsidRDefault="00DA05AB">
       <w:pPr>
         <w:pStyle w:val="Commentaire"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Utiliser des </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>verbes d’action</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> pour établir les objectifs spécifiques.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA05AB" w:rsidRDefault="00DA05AB" w14:paraId="537A630F" w14:textId="77777777">
+    <w:p w14:paraId="537A630F" w14:textId="77777777" w:rsidR="00DA05AB" w:rsidRDefault="00DA05AB">
       <w:pPr>
         <w:pStyle w:val="Commentaire"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Proposer des </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>actions observables et mesurables</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA05AB" w:rsidRDefault="00DA05AB" w14:paraId="193724AC" w14:textId="77777777">
+    <w:p w14:paraId="193724AC" w14:textId="77777777" w:rsidR="00DA05AB" w:rsidRDefault="00DA05AB">
       <w:pPr>
         <w:pStyle w:val="Commentaire"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Cibler un ensemble de contenus qui ne soit ni trop vaste ni trop restreint.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA05AB" w:rsidP="00DA05AB" w:rsidRDefault="00DA05AB" w14:paraId="73869560" w14:textId="77777777">
+    <w:p w14:paraId="73869560" w14:textId="77777777" w:rsidR="00DA05AB" w:rsidRDefault="00DA05AB" w:rsidP="00DA05AB">
       <w:pPr>
         <w:pStyle w:val="Commentaire"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DA05AB" w:rsidP="00DA05AB" w:rsidRDefault="00DA05AB" w14:paraId="0D1D7B3D" w14:textId="77777777">
+    <w:p w14:paraId="0D1D7B3D" w14:textId="77777777" w:rsidR="00DA05AB" w:rsidRDefault="00DA05AB" w:rsidP="00DA05AB">
       <w:pPr>
         <w:pStyle w:val="Commentaire"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>COMMENT BIEN LIBÉLLER LES OBJECTIFS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA05AB" w:rsidRDefault="00DA05AB" w14:paraId="586BE8A1" w14:textId="77777777">
+    <w:p w14:paraId="586BE8A1" w14:textId="77777777" w:rsidR="00DA05AB" w:rsidRDefault="00DA05AB">
       <w:pPr>
         <w:pStyle w:val="Commentaire"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Utiliser les bons verbes d’action grâce à </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2">
+      <w:hyperlink r:id="rId2" w:history="1">
         <w:r w:rsidRPr="00FB0DAA">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>cette liste pour la formulation des objectifs</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> (du CEMCQ).</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:initials="AF" w:author="François-Descroix, Agatha" w:date="2025-05-21T16:37:00Z" w:id="8">
-    <w:p w:rsidR="00FC6E49" w:rsidP="00FC6E49" w:rsidRDefault="00FC6E49" w14:paraId="70033F3A" w14:textId="06FE155A">
+  <w:comment w:id="8" w:author="François-Descroix, Agatha" w:date="2025-05-21T16:37:00Z" w:initials="AF">
+    <w:p w14:paraId="70033F3A" w14:textId="06FE155A" w:rsidR="00FC6E49" w:rsidRDefault="00FC6E49" w:rsidP="00FC6E49">
       <w:pPr>
         <w:pStyle w:val="Commentaire"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Marquedecommentaire"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>RETARDS DES TRAVAUX</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC6E49" w:rsidRDefault="00FC6E49" w14:paraId="32BC1A0F" w14:textId="77777777">
+    <w:p w14:paraId="32BC1A0F" w14:textId="77777777" w:rsidR="00FC6E49" w:rsidRDefault="00FC6E49">
       <w:pPr>
         <w:pStyle w:val="Commentaire"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Ce paragraphe a été rédigé par défaut. Les données sont modifiables selon le besoin.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:initials="AF" w:author="François-Descroix, Agatha" w:date="2025-05-21T16:37:00Z" w:id="11">
-    <w:p w:rsidR="00FC6E49" w:rsidP="00FC6E49" w:rsidRDefault="00FC6E49" w14:paraId="4B3A119E" w14:textId="77777777">
+  <w:comment w:id="11" w:author="François-Descroix, Agatha" w:date="2025-05-21T16:37:00Z" w:initials="AF">
+    <w:p w14:paraId="4B3A119E" w14:textId="77777777" w:rsidR="00FC6E49" w:rsidRDefault="00FC6E49" w:rsidP="00FC6E49">
       <w:pPr>
         <w:pStyle w:val="Commentaire"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Marquedecommentaire"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ABSENCES À UN EXAMEN</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC6E49" w:rsidRDefault="00FC6E49" w14:paraId="188ED5A9" w14:textId="77777777">
+    <w:p w14:paraId="188ED5A9" w14:textId="77777777" w:rsidR="00FC6E49" w:rsidRDefault="00FC6E49">
       <w:pPr>
         <w:pStyle w:val="Commentaire"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Ce paragraphe a été rédigé par défaut. Les données sont modifiables selon le besoin.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:initials="AF" w:author="François-Descroix, Agatha" w:date="2025-05-21T16:38:00Z" w:id="13">
-    <w:p w:rsidR="00FC6E49" w:rsidP="00FC6E49" w:rsidRDefault="00FC6E49" w14:paraId="2DB68A36" w14:textId="77777777">
+  <w:comment w:id="13" w:author="François-Descroix, Agatha" w:date="2025-05-21T16:38:00Z" w:initials="AF">
+    <w:p w14:paraId="2DB68A36" w14:textId="77777777" w:rsidR="00FC6E49" w:rsidRDefault="00FC6E49" w:rsidP="00FC6E49">
       <w:pPr>
         <w:pStyle w:val="Commentaire"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Marquedecommentaire"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>QUALITÉ DE COMMUNICATION</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC6E49" w:rsidRDefault="00FC6E49" w14:paraId="0A8A677D" w14:textId="77777777">
+    <w:p w14:paraId="0A8A677D" w14:textId="77777777" w:rsidR="00FC6E49" w:rsidRDefault="00FC6E49">
       <w:pPr>
         <w:pStyle w:val="Commentaire"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Ce paragraphe a été rédigé par défaut. Les données sont modifiables selon le besoin.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:initials="AF" w:author="François-Descroix, Agatha" w:date="2025-05-29T13:46:00Z" w:id="15">
-    <w:p w:rsidR="004508F8" w:rsidP="004508F8" w:rsidRDefault="004508F8" w14:paraId="4404AAB0" w14:textId="77777777">
+  <w:comment w:id="15" w:author="François-Descroix, Agatha" w:date="2025-05-29T13:46:00Z" w:initials="AF">
+    <w:p w14:paraId="4404AAB0" w14:textId="77777777" w:rsidR="004508F8" w:rsidRDefault="004508F8" w:rsidP="004508F8">
       <w:pPr>
         <w:pStyle w:val="Commentaire"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Marquedecommentaire"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>UTILISATION DE L’INTELLIGENCE ARTIFICIELLE GÉNÉRATIVE (IAG)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004508F8" w:rsidRDefault="004508F8" w14:paraId="428EC519" w14:textId="77777777">
+    <w:p w14:paraId="428EC519" w14:textId="77777777" w:rsidR="004508F8" w:rsidRDefault="004508F8">
       <w:pPr>
         <w:pStyle w:val="Commentaire"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Pour votre information, l’UQAC a élaboré </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3">
+      <w:hyperlink r:id="rId3" w:history="1">
         <w:r w:rsidRPr="00F55C25">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:b/>
             <w:bCs/>
             <w:lang w:val="en-CA"/>
           </w:rPr>
           <w:t>une courte capsule vidéo sur l’utilisation des agents conversationnels (IA) en contexte académique</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>. Elle peut être utilisée au moment d’expliquer l’encadrement autour de l’utilisation de l’IA.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:initials="AF" w:author="François-Descroix, Agatha" w:date="2025-05-23T09:19:00Z" w:id="19">
-    <w:p w:rsidR="005E5421" w:rsidP="005E5421" w:rsidRDefault="00EE71E8" w14:paraId="515921B0" w14:textId="77543242">
+  <w:comment w:id="19" w:author="François-Descroix, Agatha" w:date="2025-05-23T09:19:00Z" w:initials="AF">
+    <w:p w14:paraId="515921B0" w14:textId="77543242" w:rsidR="005E5421" w:rsidRDefault="00EE71E8" w:rsidP="005E5421">
       <w:pPr>
         <w:pStyle w:val="Commentaire"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Marquedecommentaire"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidR="005E5421">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>MATÉRIEL DIDACTIQUE ET APPROCHES PÉDAGOGIQUES</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005E5421" w:rsidRDefault="005E5421" w14:paraId="636E434A" w14:textId="77777777">
+    <w:p w14:paraId="636E434A" w14:textId="77777777" w:rsidR="005E5421" w:rsidRDefault="005E5421">
       <w:pPr>
         <w:pStyle w:val="Commentaire"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Déterminer les formes des séances (travaux pratiques, lectures dirigées, discussions en groupes, travaux en équipes, etc.).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005E5421" w:rsidRDefault="005E5421" w14:paraId="18184C5F" w14:textId="77777777">
+    <w:p w14:paraId="18184C5F" w14:textId="77777777" w:rsidR="005E5421" w:rsidRDefault="005E5421">
       <w:pPr>
         <w:pStyle w:val="Commentaire"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Ajouter le matériel didactique utilisé (Environnements numériques, équipement, etc.).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005E5421" w:rsidRDefault="005E5421" w14:paraId="77368DDC" w14:textId="77777777">
+    <w:p w14:paraId="77368DDC" w14:textId="77777777" w:rsidR="005E5421" w:rsidRDefault="005E5421">
       <w:pPr>
         <w:pStyle w:val="Commentaire"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Autant que possible, privilégier des méthodes qui sollicitent une participation active des étudiants. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005E5421" w:rsidRDefault="005E5421" w14:paraId="29AB29AB" w14:textId="77777777">
+    <w:p w14:paraId="29AB29AB" w14:textId="77777777" w:rsidR="005E5421" w:rsidRDefault="005E5421">
       <w:pPr>
         <w:pStyle w:val="Commentaire"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Plus les approches seront variées, plus le cours sera accessible à la diversité des formes d’apprentissage des étudiants. </w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:initials="AF" w:author="François-Descroix, Agatha" w:date="2025-05-23T13:08:00Z" w:id="20">
-    <w:p w:rsidR="004508F8" w:rsidP="004508F8" w:rsidRDefault="003D777D" w14:paraId="37809CF1" w14:textId="77777777">
+  <w:comment w:id="20" w:author="François-Descroix, Agatha" w:date="2025-05-23T13:08:00Z" w:initials="AF">
+    <w:p w14:paraId="37809CF1" w14:textId="77777777" w:rsidR="004508F8" w:rsidRDefault="003D777D" w:rsidP="004508F8">
       <w:pPr>
         <w:pStyle w:val="Commentaire"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Marquedecommentaire"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidR="004508F8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>OBJECTIF OU CONTENU CIBLÉ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004508F8" w:rsidRDefault="004508F8" w14:paraId="3762B0EA" w14:textId="77777777">
+    <w:p w14:paraId="3762B0EA" w14:textId="77777777" w:rsidR="004508F8" w:rsidRDefault="004508F8">
       <w:pPr>
         <w:pStyle w:val="Commentaire"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Reprendre les objectifs spécifiques (complets ou partiels), qui ont été listés plus haut. Cela permet </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>l’alignement pédagogique</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, c’est-à-dire la cohérence entre objectifs d’apprentissage, déroulement des cours et évaluations. </w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:initials="AF" w:author="François-Descroix, Agatha" w:date="2025-05-23T13:10:00Z" w:id="25">
-    <w:p w:rsidR="005E5421" w:rsidP="005E5421" w:rsidRDefault="003D777D" w14:paraId="4E9B0BB9" w14:textId="2BAD6564">
+  <w:comment w:id="25" w:author="François-Descroix, Agatha" w:date="2025-05-23T13:10:00Z" w:initials="AF">
+    <w:p w14:paraId="4E9B0BB9" w14:textId="2BAD6564" w:rsidR="005E5421" w:rsidRDefault="003D777D" w:rsidP="005E5421">
       <w:pPr>
         <w:pStyle w:val="Commentaire"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Marquedecommentaire"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidR="005E5421">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>MODALITÉ DE REMISE DES TRAVAUX</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005E5421" w:rsidRDefault="005E5421" w14:paraId="2D1DA9CD" w14:textId="77777777">
+    <w:p w14:paraId="2D1DA9CD" w14:textId="77777777" w:rsidR="005E5421" w:rsidRDefault="005E5421">
       <w:pPr>
         <w:pStyle w:val="Commentaire"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Préciser les modes de remise attendus, les types de travaux attendus ainsi que les supports acceptés. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005E5421" w:rsidRDefault="005E5421" w14:paraId="55EFD90F" w14:textId="77777777">
+    <w:p w14:paraId="55EFD90F" w14:textId="77777777" w:rsidR="005E5421" w:rsidRDefault="005E5421">
       <w:pPr>
         <w:pStyle w:val="Commentaire"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Donner une approximation du temps de rétroaction après les évaluations peut permettre aux étudiants de pouvoir s’organiser dans leur apprentissage. </w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:initials="AF" w:author="François-Descroix, Agatha" w:date="2025-05-23T13:10:00Z" w:id="27">
-    <w:p w:rsidR="00B23D55" w:rsidP="00B23D55" w:rsidRDefault="003D777D" w14:paraId="5AAE2146" w14:textId="77777777">
+  <w:comment w:id="27" w:author="François-Descroix, Agatha" w:date="2025-05-23T13:10:00Z" w:initials="AF">
+    <w:p w14:paraId="5AAE2146" w14:textId="77777777" w:rsidR="00B23D55" w:rsidRDefault="003D777D" w:rsidP="00B23D55">
       <w:pPr>
         <w:pStyle w:val="Commentaire"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Marquedecommentaire"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidR="00B23D55">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ÉCHELLE DE NOTATION</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B23D55" w:rsidRDefault="00B23D55" w14:paraId="466D095B" w14:textId="77777777">
+    <w:p w14:paraId="466D095B" w14:textId="77777777" w:rsidR="00B23D55" w:rsidRDefault="00B23D55">
       <w:pPr>
         <w:pStyle w:val="Commentaire"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">L’échelle de notation est donnée à titre indicatif. Elle peut être modifiée si besoin. </w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:initials="AF" w:author="François-Descroix, Agatha" w:date="05/26/2025 01:35:00" w:id="28">
-[...3 lines deleted...]
-      </w:pPr>
+  <w:comment w:id="28" w:author="François-Descroix, Agatha" w:date="1900-01-01T00:00:00Z" w:initials="AF">
+    <w:p w14:paraId="6A8468BE" w14:textId="01D2DEF4" w:rsidR="00000000" w:rsidRDefault="00000000">
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:annotationRef/>
       </w:r>
-      <w:r w:rsidRPr="281F8367" w:rsidR="1D944055">
-[...2 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidRPr="281F8367">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>BESOIN D’AIDE ?</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="381E18A8" w:rsidRDefault="041DCD43" w14:paraId="68046432" w14:textId="1A7E574D">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="090D3790" w:rsidR="77D808FE">
+    <w:p w14:paraId="68046432" w14:textId="1A7E574D" w:rsidR="00000000" w:rsidRDefault="00000000">
+      <w:r w:rsidRPr="090D3790">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve">Si vous avez des questionnements ou des doutes sur le plan de cours, contactez le service du Soutien pédagogique à l’adresse </w:t>
       </w:r>
-      <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R7cf9028023ed474a">
-[...3 lines deleted...]
-          </w:rPr>
+      <w:hyperlink r:id="rId4">
+        <w:r w:rsidRPr="45027A78">
           <w:t>pedagogie.sesre@inrs.ca</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="12095F9B" w:rsidR="0A475606">
+      <w:r w:rsidRPr="12095F9B">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:highlight w:val="white"/>
         </w:rPr>
-        <w:t xml:space="preserve">.   </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="3C6A6648" w:rsidR="4D59FAF7">
+        <w:t>.   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3C6A6648">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="34E06027" w:rsidRDefault="573020A7" w14:paraId="7060F09A" w14:textId="37AC36A9">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="7060F09A" w14:textId="37AC36A9" w:rsidR="00000000" w:rsidRDefault="00000000"/>
+    <w:p w14:paraId="70EF1E26" w14:textId="6E5AB728" w:rsidR="00000000" w:rsidRDefault="00000000">
+      <w:r w:rsidRPr="2A036660">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>INFORMATIONS COMPLÉMENTAIRES :</w:t>
+      </w:r>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="5D9A581A" w:rsidRDefault="20340A19" w14:paraId="70EF1E26" w14:textId="6E5AB728">
-[...19 lines deleted...]
-          </w:rPr>
+    <w:p w14:paraId="3A74E9AC" w14:textId="07F3D7CB" w:rsidR="00000000" w:rsidRDefault="00000000">
+      <w:hyperlink r:id="rId5">
+        <w:r w:rsidRPr="20754E28">
           <w:t>Règlement sur les études supérieures</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="3A6A8A3E" w:rsidRDefault="569918E3" w14:paraId="745262D3" w14:textId="10A4FDF9">
-[...7 lines deleted...]
-          </w:rPr>
+    <w:p w14:paraId="745262D3" w14:textId="10A4FDF9" w:rsidR="00000000" w:rsidRDefault="00000000">
+      <w:hyperlink r:id="rId6">
+        <w:r w:rsidRPr="5C925C03">
           <w:t>Politique sur la liberté académique</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="5509298A" w:rsidR="72346FD4">
+      <w:r w:rsidRPr="5509298A">
         <w:t xml:space="preserve"> dans le milieu universitaire</w:t>
       </w:r>
     </w:p>
   </w:comment>
 </w:comments>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:commentsEx xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w15">
-[...14 lines deleted...]
-  <w15:commentEx w15:done="0" w15:paraId="745262D3"/>
+<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:commentEx w15:paraId="15FA96D7" w15:done="0"/>
+  <w15:commentEx w15:paraId="1E5ECB08" w15:done="0"/>
+  <w15:commentEx w15:paraId="36FD4FA9" w15:done="0"/>
+  <w15:commentEx w15:paraId="58143469" w15:done="0"/>
+  <w15:commentEx w15:paraId="59B81A23" w15:done="0"/>
+  <w15:commentEx w15:paraId="586BE8A1" w15:done="0"/>
+  <w15:commentEx w15:paraId="32BC1A0F" w15:done="0"/>
+  <w15:commentEx w15:paraId="188ED5A9" w15:done="0"/>
+  <w15:commentEx w15:paraId="0A8A677D" w15:done="0"/>
+  <w15:commentEx w15:paraId="428EC519" w15:done="0"/>
+  <w15:commentEx w15:paraId="29AB29AB" w15:done="0"/>
+  <w15:commentEx w15:paraId="3762B0EA" w15:done="0"/>
+  <w15:commentEx w15:paraId="55EFD90F" w15:done="0"/>
+  <w15:commentEx w15:paraId="466D095B" w15:done="0"/>
+  <w15:commentEx w15:paraId="745262D3" w15:done="0"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
-<w16cex:commentsExtensible xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w16 w16cex">
+<w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl cr w16du wp14">
   <w16cex:commentExtensible w16cex:durableId="2BD85A0C" w16cex:dateUtc="2025-05-21T17:56:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="2BD86F13" w16cex:dateUtc="2025-05-21T19:26:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="2BD86F6A" w16cex:dateUtc="2025-05-21T19:27:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="2BD879EA" w16cex:dateUtc="2025-05-21T20:12:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="2BD87A93" w16cex:dateUtc="2025-05-21T20:15:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="2BD87B35" w16cex:dateUtc="2025-05-21T20:17:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="2BD87FBF" w16cex:dateUtc="2025-05-21T20:37:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="2BD87FE0" w16cex:dateUtc="2025-05-21T20:37:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="2BD87FF7" w16cex:dateUtc="2025-05-21T20:38:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="3CF48CF1" w16cex:dateUtc="2025-05-29T17:46:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="2BDABC2C" w16cex:dateUtc="2025-05-23T13:19:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="2BDAF1BC" w16cex:dateUtc="2025-05-23T17:08:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="2BDAF229" w16cex:dateUtc="2025-05-23T17:10:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="2BDAF23B" w16cex:dateUtc="2025-05-23T17:10:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="2BDEA665" w16cex:dateUtc="2025-05-26T12:35:00Z"/>
 </w16cex:commentsExtensible>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
-<w16cid:commentsIds xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" mc:Ignorable="w16cid">
+<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w16cid:commentId w16cid:paraId="15FA96D7" w16cid:durableId="2BD85A0C"/>
   <w16cid:commentId w16cid:paraId="1E5ECB08" w16cid:durableId="2BD86F13"/>
   <w16cid:commentId w16cid:paraId="36FD4FA9" w16cid:durableId="2BD86F6A"/>
   <w16cid:commentId w16cid:paraId="58143469" w16cid:durableId="2BD879EA"/>
   <w16cid:commentId w16cid:paraId="59B81A23" w16cid:durableId="2BD87A93"/>
   <w16cid:commentId w16cid:paraId="586BE8A1" w16cid:durableId="2BD87B35"/>
   <w16cid:commentId w16cid:paraId="32BC1A0F" w16cid:durableId="2BD87FBF"/>
   <w16cid:commentId w16cid:paraId="188ED5A9" w16cid:durableId="2BD87FE0"/>
   <w16cid:commentId w16cid:paraId="0A8A677D" w16cid:durableId="2BD87FF7"/>
   <w16cid:commentId w16cid:paraId="428EC519" w16cid:durableId="3CF48CF1"/>
   <w16cid:commentId w16cid:paraId="29AB29AB" w16cid:durableId="2BDABC2C"/>
   <w16cid:commentId w16cid:paraId="3762B0EA" w16cid:durableId="2BDAF1BC"/>
   <w16cid:commentId w16cid:paraId="55EFD90F" w16cid:durableId="2BDAF229"/>
   <w16cid:commentId w16cid:paraId="466D095B" w16cid:durableId="2BDAF23B"/>
   <w16cid:commentId w16cid:paraId="745262D3" w16cid:durableId="2BDEA665"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00B74990" w:rsidP="00650754" w:rsidRDefault="00B74990" w14:paraId="13A0711A" w14:textId="77777777">
+    <w:p w14:paraId="79E3D1E4" w14:textId="77777777" w:rsidR="00686239" w:rsidRDefault="00686239" w:rsidP="00650754">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00B74990" w:rsidP="00650754" w:rsidRDefault="00B74990" w14:paraId="14EA80DB" w14:textId="77777777">
+    <w:p w14:paraId="4D2C7A58" w14:textId="77777777" w:rsidR="00686239" w:rsidRDefault="00686239" w:rsidP="00650754">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00B74990" w:rsidRDefault="00B74990" w14:paraId="47AC4AAF" w14:textId="77777777"/>
+    <w:p w14:paraId="44AD091B" w14:textId="77777777" w:rsidR="00686239" w:rsidRDefault="00686239"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -8166,51 +8105,51 @@
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="League Gothic">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A000006F" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Metropolis">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000500000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Metropolis Medium">
     <w:panose1 w:val="00000600000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
@@ -8226,61 +8165,61 @@
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic">
     <w:altName w:val="游ゴシック"/>
     <w:panose1 w:val="020B0400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1444112450"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
-      <w:p w:rsidR="00150C23" w:rsidP="00B859E3" w:rsidRDefault="00F8241A" w14:paraId="1E40A788" w14:textId="4794B687">
+      <w:p w14:paraId="1E40A788" w14:textId="4794B687" w:rsidR="00150C23" w:rsidRDefault="00F8241A" w:rsidP="00B859E3">
         <w:pPr>
           <w:pStyle w:val="Pieddepage"/>
         </w:pPr>
         <w:r w:rsidRPr="006B17DE">
           <w:rPr>
             <w:rStyle w:val="CorpstexteCar"/>
           </w:rPr>
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1A230643" wp14:editId="157BE936">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>6262525</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-767882</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="969032" cy="1305391"/>
               <wp:effectExtent l="0" t="0" r="2540" b="9525"/>
               <wp:wrapNone/>
               <wp:docPr id="106804334" name="Image 1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -8318,132 +8257,132 @@
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </w:r>
         <w:r w:rsidR="00682C26">
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00682C26">
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidR="00682C26">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00682C26">
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00682C26">
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="00150C23" w:rsidRDefault="00150C23" w14:paraId="3167CF8B" w14:textId="77C31B56">
+  <w:p w14:paraId="3167CF8B" w14:textId="77C31B56" w:rsidR="00150C23" w:rsidRDefault="00150C23">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="989446596"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
-      <w:p w:rsidR="00F8241A" w:rsidP="00B859E3" w:rsidRDefault="00F8241A" w14:paraId="6BAE445A" w14:textId="1CEF609F">
+      <w:p w14:paraId="6BAE445A" w14:textId="1CEF609F" w:rsidR="00F8241A" w:rsidRDefault="00F8241A" w:rsidP="00B859E3">
         <w:pPr>
           <w:pStyle w:val="Pieddepage"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="00F8241A" w:rsidRDefault="00F8241A" w14:paraId="1781219D" w14:textId="77777777">
+  <w:p w14:paraId="1781219D" w14:textId="77777777" w:rsidR="00F8241A" w:rsidRDefault="00F8241A">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00B74990" w:rsidP="00650754" w:rsidRDefault="00B74990" w14:paraId="4F7EBEF1" w14:textId="77777777">
+    <w:p w14:paraId="658D5DFC" w14:textId="77777777" w:rsidR="00686239" w:rsidRDefault="00686239" w:rsidP="00650754">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00B74990" w:rsidP="00650754" w:rsidRDefault="00B74990" w14:paraId="7FDA112D" w14:textId="77777777">
+    <w:p w14:paraId="7F50B4A8" w14:textId="77777777" w:rsidR="00686239" w:rsidRDefault="00686239" w:rsidP="00650754">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00B74990" w:rsidRDefault="00B74990" w14:paraId="702967D3" w14:textId="77777777"/>
+    <w:p w14:paraId="7793572F" w14:textId="77777777" w:rsidR="00686239" w:rsidRDefault="00686239"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="00150C23" w:rsidP="00B859E3" w:rsidRDefault="00B859E3" w14:paraId="7403C01D" w14:textId="584924D6">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7403C01D" w14:textId="584924D6" w:rsidR="00150C23" w:rsidRDefault="00B859E3" w:rsidP="00B859E3">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">                                                                                                                                                                           </w:t>
     </w:r>
-    <w:r w:rsidRPr="00A40F09" w:rsidR="000C150C">
+    <w:r w:rsidR="000C150C" w:rsidRPr="00A40F09">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="540E8278" wp14:editId="47435110">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>8034655</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-344576</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="984775" cy="428625"/>
           <wp:effectExtent l="0" t="0" r="6350" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1837636096" name="Image 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1259711781" name=""/>
                   <pic:cNvPicPr/>
@@ -8464,51 +8403,51 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="984775" cy="428625"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01AD6BFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C7F69C42"/>
     <w:lvl w:ilvl="0" w:tplc="FA72A6AA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="4EDE1918">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -8930,147 +8869,147 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B0903BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ABC42538"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="10B40F05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C5724BCA"/>
     <w:lvl w:ilvl="0" w:tplc="1BF62ADE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F590247E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9269,147 +9208,147 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12EA12C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AC84C45C"/>
     <w:lvl w:ilvl="0" w:tplc="71F0A518">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="31A28AD2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="11E4CD3C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08805AF6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="EB6AEB0C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="B65C7F0A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="27A07EDE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="80D4E8DE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2E909F82">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="130E29BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="18C0BD48"/>
     <w:lvl w:ilvl="0" w:tplc="09C07D84">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C568D0D8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9721,260 +9660,260 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2182DF71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1FDA353E"/>
     <w:lvl w:ilvl="0" w:tplc="E156339A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="E9F87FA8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="E0E0983E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="E9C24340">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="431E47F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="41C47E40">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="F38A9870">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="92FE8634">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0B749B16">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="372E2124"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="664C0784"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C0C0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C0C0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="388B69B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="88628890"/>
     <w:lvl w:ilvl="0" w:tplc="83BC63A0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="844600A0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -10173,147 +10112,147 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44716082"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5AE69480"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C0C0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C0C0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="46F73D6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7DC8E494"/>
     <w:lvl w:ilvl="0" w:tplc="7DAA755C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="A61E74BC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -11022,64 +10961,63 @@
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1772162286">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1174342900">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1822311012">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="846292950">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1555038958">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1704361466">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="22"/>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:person w15:author="François-Descroix, Agatha">
     <w15:presenceInfo w15:providerId="AD" w15:userId="S::agatha.francois-descroix@inrs.ca::2b98d5bb-510c-4364-9279-32374950aead"/>
   </w15:person>
   <w15:person w15:author="Agatha François-Descroix">
     <w15:presenceInfo w15:providerId="AD" w15:userId="S::agatha.francois-descroix@inrs.ca::2b98d5bb-510c-4364-9279-32374950aead"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:trackRevisions w:val="false"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
@@ -11113,66 +11051,68 @@
     <w:rsid w:val="00194099"/>
     <w:rsid w:val="00194D71"/>
     <w:rsid w:val="00197633"/>
     <w:rsid w:val="001B27E0"/>
     <w:rsid w:val="0020344D"/>
     <w:rsid w:val="00257480"/>
     <w:rsid w:val="002D2502"/>
     <w:rsid w:val="002E7ACC"/>
     <w:rsid w:val="002F5162"/>
     <w:rsid w:val="00311D71"/>
     <w:rsid w:val="00363217"/>
     <w:rsid w:val="003819BC"/>
     <w:rsid w:val="003B382B"/>
     <w:rsid w:val="003D57CD"/>
     <w:rsid w:val="003D75F9"/>
     <w:rsid w:val="003D777D"/>
     <w:rsid w:val="003F7AA0"/>
     <w:rsid w:val="00401146"/>
     <w:rsid w:val="004208F0"/>
     <w:rsid w:val="004508F8"/>
     <w:rsid w:val="00482486"/>
     <w:rsid w:val="004868E0"/>
     <w:rsid w:val="004964DC"/>
     <w:rsid w:val="004A029F"/>
     <w:rsid w:val="004A0EBF"/>
+    <w:rsid w:val="004B3868"/>
     <w:rsid w:val="004B5DDD"/>
     <w:rsid w:val="004F0B18"/>
     <w:rsid w:val="0051112D"/>
     <w:rsid w:val="00531C3F"/>
     <w:rsid w:val="00584A7E"/>
     <w:rsid w:val="005A1A0A"/>
     <w:rsid w:val="005B34D1"/>
     <w:rsid w:val="005B5789"/>
     <w:rsid w:val="005C19D9"/>
     <w:rsid w:val="005E5421"/>
     <w:rsid w:val="006161EF"/>
     <w:rsid w:val="00623307"/>
     <w:rsid w:val="006344CD"/>
     <w:rsid w:val="006345DD"/>
     <w:rsid w:val="00650754"/>
     <w:rsid w:val="00682C26"/>
+    <w:rsid w:val="00686239"/>
     <w:rsid w:val="0068623A"/>
     <w:rsid w:val="00686EC2"/>
     <w:rsid w:val="006877F5"/>
     <w:rsid w:val="00693A89"/>
     <w:rsid w:val="006B7F6C"/>
     <w:rsid w:val="006D3BC2"/>
     <w:rsid w:val="006F3C59"/>
     <w:rsid w:val="007307E4"/>
     <w:rsid w:val="00753AD6"/>
     <w:rsid w:val="00756359"/>
     <w:rsid w:val="00773656"/>
     <w:rsid w:val="00794A14"/>
     <w:rsid w:val="007958A4"/>
     <w:rsid w:val="007B3AFE"/>
     <w:rsid w:val="007C06EF"/>
     <w:rsid w:val="007C25CF"/>
     <w:rsid w:val="007C6056"/>
     <w:rsid w:val="007E2A38"/>
     <w:rsid w:val="007F1840"/>
     <w:rsid w:val="00811143"/>
     <w:rsid w:val="0082554E"/>
     <w:rsid w:val="008444D9"/>
     <w:rsid w:val="0087406F"/>
     <w:rsid w:val="00892134"/>
     <w:rsid w:val="008B00F0"/>
@@ -11224,50 +11164,51 @@
     <w:rsid w:val="00C35FB8"/>
     <w:rsid w:val="00C42DCE"/>
     <w:rsid w:val="00C439B0"/>
     <w:rsid w:val="00CA2CA3"/>
     <w:rsid w:val="00CD1F8E"/>
     <w:rsid w:val="00CD30AF"/>
     <w:rsid w:val="00CD7444"/>
     <w:rsid w:val="00D52283"/>
     <w:rsid w:val="00D73977"/>
     <w:rsid w:val="00DA05AB"/>
     <w:rsid w:val="00DB5F15"/>
     <w:rsid w:val="00DC4985"/>
     <w:rsid w:val="00DE35AA"/>
     <w:rsid w:val="00E12D61"/>
     <w:rsid w:val="00E14674"/>
     <w:rsid w:val="00E20D22"/>
     <w:rsid w:val="00E279AA"/>
     <w:rsid w:val="00E51FDE"/>
     <w:rsid w:val="00E5493D"/>
     <w:rsid w:val="00E81714"/>
     <w:rsid w:val="00E85317"/>
     <w:rsid w:val="00ED5B22"/>
     <w:rsid w:val="00EE71E8"/>
     <w:rsid w:val="00F02ED3"/>
     <w:rsid w:val="00F24606"/>
+    <w:rsid w:val="00F34985"/>
     <w:rsid w:val="00F3698B"/>
     <w:rsid w:val="00F41DA7"/>
     <w:rsid w:val="00F8241A"/>
     <w:rsid w:val="00F82909"/>
     <w:rsid w:val="00FA1A58"/>
     <w:rsid w:val="00FA324A"/>
     <w:rsid w:val="00FA449C"/>
     <w:rsid w:val="00FA5371"/>
     <w:rsid w:val="00FC6E49"/>
     <w:rsid w:val="00FD0A85"/>
     <w:rsid w:val="06C6EB06"/>
     <w:rsid w:val="0795687E"/>
     <w:rsid w:val="07E554D3"/>
     <w:rsid w:val="08AE84C2"/>
     <w:rsid w:val="09A7C503"/>
     <w:rsid w:val="09AC37F3"/>
     <w:rsid w:val="0A9D918E"/>
     <w:rsid w:val="0AA15D08"/>
     <w:rsid w:val="0AE089F6"/>
     <w:rsid w:val="0D5CC631"/>
     <w:rsid w:val="0E6BDF9E"/>
     <w:rsid w:val="1271A725"/>
     <w:rsid w:val="127E1372"/>
     <w:rsid w:val="12CC6B87"/>
     <w:rsid w:val="15675AEE"/>
@@ -11316,132 +11257,132 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="64ECCB63"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{761BCDA4-B6FB-425B-8351-0ADD73C9432E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="fr-CA" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -11596,52 +11537,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -11708,93 +11649,93 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="007B3AFE"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre1Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00BB7D34"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre2Car"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00BB7D34"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre3Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00BB7D34"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
@@ -11908,660 +11849,660 @@
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre9Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00BB7D34"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Policepardfaut" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableauNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="Aucuneliste" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Titre1Car" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre1Car">
     <w:name w:val="Titre 1 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00BB7D34"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Titre2Car" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre2Car">
     <w:name w:val="Titre 2 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00BB7D34"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Titre3Car" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre3Car">
     <w:name w:val="Titre 3 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00BB7D34"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Titre4Car" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre4Car">
     <w:name w:val="Titre 4 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre4"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00BB7D34"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Titre5Car" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre5Car">
     <w:name w:val="Titre 5 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00BB7D34"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Titre6Car" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre6Car">
     <w:name w:val="Titre 6 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00BB7D34"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Titre7Car" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre7Car">
     <w:name w:val="Titre 7 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00BB7D34"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Titre8Car" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre8Car">
     <w:name w:val="Titre 8 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00BB7D34"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Titre9Car" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre9Car">
     <w:name w:val="Titre 9 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00BB7D34"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitreCar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00BB7D34"/>
     <w:pPr>
       <w:spacing w:after="80"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TitreCar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitreCar">
     <w:name w:val="Titre Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00BB7D34"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sous-titre">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Sous-titreCar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00BB7D34"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:after="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Sous-titreCar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Sous-titreCar">
     <w:name w:val="Sous-titre Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Sous-titre"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00BB7D34"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Citation">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="CitationCar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="00BB7D34"/>
     <w:pPr>
       <w:spacing w:before="160" w:after="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CitationCar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitationCar">
     <w:name w:val="Citation Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Citation"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="00BB7D34"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00BB7D34"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Accentuationintense">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="00BB7D34"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Citationintense">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="CitationintenseCar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="00BB7D34"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
-        <w:bottom w:val="single" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CitationintenseCar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitationintenseCar">
     <w:name w:val="Citation intense Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Citationintense"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="00BB7D34"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Rfrenceintense">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="00BB7D34"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Corpsdetexte">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CorpsdetexteCar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00BB7D34"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="fr-FR"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CorpsdetexteCar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CorpsdetexteCar">
     <w:name w:val="Corps de texte Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Corpsdetexte"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00BB7D34"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="fr-FR"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="En-tte">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="En-tteCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00650754"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="fr-FR"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="En-tteCar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="En-tteCar">
     <w:name w:val="En-tête Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="En-tte"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00650754"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="fr-FR"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Pieddepage">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PieddepageCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00650754"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="fr-FR"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PieddepageCar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="PieddepageCar">
     <w:name w:val="Pied de page Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Pieddepage"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00650754"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="fr-FR"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00B45F58"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="paragraph" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
     <w:name w:val="paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00CA2CA3"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:lang w:eastAsia="fr-CA"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="contentcontrolboundarysink" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="contentcontrolboundarysink">
     <w:name w:val="contentcontrolboundarysink"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:rsid w:val="00CA2CA3"/>
   </w:style>
-  <w:style w:type="character" w:styleId="normaltextrun" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:rsid w:val="00CA2CA3"/>
   </w:style>
-  <w:style w:type="character" w:styleId="eop" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:rsid w:val="00CA2CA3"/>
   </w:style>
   <w:style w:type="character" w:styleId="Lienhypertexte">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004A029F"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mentionnonrsolue">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004A029F"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Corpstexte" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Corpstexte">
     <w:name w:val="Corps texte"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CorpstexteCar"/>
     <w:qFormat/>
     <w:rsid w:val="00952524"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:noProof/>
       <w:color w:val="071D49"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CorpstexteCar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CorpstexteCar">
     <w:name w:val="Corps texte Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Corpstexte"/>
     <w:rsid w:val="00952524"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:noProof/>
       <w:color w:val="071D49"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Marquedecommentaire">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00693A89"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Commentaire">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentaireCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00693A89"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentaireCar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentaireCar">
     <w:name w:val="Commentaire Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Commentaire"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00693A89"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Objetducommentaire">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="Commentaire"/>
     <w:next w:val="Commentaire"/>
     <w:link w:val="ObjetducommentaireCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00693A89"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="ObjetducommentaireCar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="ObjetducommentaireCar">
     <w:name w:val="Objet du commentaire Car"/>
     <w:basedOn w:val="CommentaireCar"/>
     <w:link w:val="Objetducommentaire"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00693A89"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Lienhypertextesuivivisit">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B90A46"/>
     <w:rPr>
       <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="27725256">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1257714799">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -13185,66 +13126,68 @@
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1911965357">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/comments.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=UsjbBpBkdiY" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn.fmsq.org/cdn/ff/9KPs2Zb-3dGaAcV2tJ7ilNOBeoSQncsLUqFdli8DBs4/1614270543/public/2021-02/fichepratiqueverbes.pdf" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrs.ca/les-etudes/programmes-d-etudes/repertoire-des-programmes-d-etudes/" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pedagogie.sesre@inrs.ca" TargetMode="External" Id="R7cf9028023ed474a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrs.ca/wp-content/uploads/REG-02-Etudes-Superieures-VFP.pdf" TargetMode="External" Id="R7769b7928d624dc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrs.ca/wp-content/uploads/POL-Liberte-Academique-VFP.pdf" TargetMode="External" Id="Rd879f6eca9d24268" /></Relationships>
+<file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=UsjbBpBkdiY" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn.fmsq.org/cdn/ff/9KPs2Zb-3dGaAcV2tJ7ilNOBeoSQncsLUqFdli8DBs4/1614270543/public/2021-02/fichepratiqueverbes.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrs.ca/les-etudes/programmes-d-etudes/repertoire-des-programmes-d-etudes/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrs.ca/wp-content/uploads/POL-Liberte-Academique-VFP.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrs.ca/wp-content/uploads/REG-02-Etudes-Superieures-VFP.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pedagogie.sesre@inrs.ca" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrs.ca/les-etudes/services-ressources-etudiants/soutien-aux-apprentissages/" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrs.ca/les-etudes/services-a-la-vie-etudiante/soutien-a-la-reussite/soutien-aux-etudiantes-ayant-une-limitation-diagnostiq" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml" Id="rId11" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:isabelle.waltzing@inrs.ca" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrs.ca/wp-content/uploads/REG-02-Etudes-Superieures-VFP.pdf" TargetMode="External" Id="Rf278c9b110404853" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrs.ca/les-etudes/services-ressources-etudiants/integrite-intellectuelle/" TargetMode="External" Id="Rdae761e502384943" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrs.ca/les-etudes/services-ressources-etudiants/integrite-intellectuelle/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrs.ca/les-etudes/services-ressources-etudiants/soutien-aux-apprentissages/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrs.ca/wp-content/uploads/REG-02-Etudes-Superieures-VFP.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrs.ca/les-etudes/services-a-la-vie-etudiante/soutien-a-la-reussite/soutien-aux-etudiantes-ayant-une-limitation-diagnostiq" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId24" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:isabelle.waltzing@inrs.ca" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Thème Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
@@ -13511,77 +13454,79 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101002BD786FAB2D326409E3688CF115E94B2" ma:contentTypeVersion="18" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="41b83ee7a381d2d3a5492bcd2b46cf60">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="05623f55-aa6a-4b76-976f-093a27cf3296" xmlns:ns3="77bb474b-55a3-4cf9-b562-58fa07caf818" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="98e568bea68e7f8535e0ca13c097b962" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101002BD786FAB2D326409E3688CF115E94B2" ma:contentTypeVersion="20" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="24d0cabf4f52e27d8e8ed415855b2b5d">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="05623f55-aa6a-4b76-976f-093a27cf3296" xmlns:ns3="77bb474b-55a3-4cf9-b562-58fa07caf818" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="caf83a0886f0ff6aff298aff79190bad" ns2:_="" ns3:_="">
     <xsd:import namespace="05623f55-aa6a-4b76-976f-093a27cf3296"/>
     <xsd:import namespace="77bb474b-55a3-4cf9-b562-58fa07caf818"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:Nature" minOccurs="0"/>
+                <xsd:element ref="ns2:Datedecr_x00e9_ation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="05623f55-aa6a-4b76-976f-093a27cf3296" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -13622,50 +13567,62 @@
     <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="21" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Balises d’images" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="1771bcca-0858-42f3-9c3f-9bba573efcb6" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="23" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Nature" ma:index="26" nillable="true" ma:displayName="Nature" ma:description="Détermine la nature du document pour son utilisation" ma:format="Dropdown" ma:internalName="Nature">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Datedecr_x00e9_ation" ma:index="27" nillable="true" ma:displayName="Date de création" ma:format="DateOnly" ma:internalName="Datedecr_x00e9_ation">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="77bb474b-55a3-4cf9-b562-58fa07caf818" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="18" nillable="true" ma:displayName="Partagé avec" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -13766,116 +13723,140 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="05623f55-aa6a-4b76-976f-093a27cf3296">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="77bb474b-55a3-4cf9-b562-58fa07caf818" xsi:nil="true"/>
+    <Nature xmlns="05623f55-aa6a-4b76-976f-093a27cf3296" xsi:nil="true"/>
+    <Datedecr_x00e9_ation xmlns="05623f55-aa6a-4b76-976f-093a27cf3296" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{41226EB4-1D35-4154-BCDE-B7A65D747B6F}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0A29EB18-9CD0-419E-9559-C7640C7FBBCC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="05623f55-aa6a-4b76-976f-093a27cf3296"/>
+    <ds:schemaRef ds:uri="77bb474b-55a3-4cf9-b562-58fa07caf818"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4241EFFC-26C3-4D04-826E-EE1894F783F4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EA843415-9CB0-4BAC-966D-586327F37E6D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="05623f55-aa6a-4b76-976f-093a27cf3296"/>
+    <ds:schemaRef ds:uri="77bb474b-55a3-4cf9-b562-58fa07caf818"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E943CE6F-1D24-4C5C-B011-C39DDD36A2C7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EA843415-9CB0-4BAC-966D-586327F37E6D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4241EFFC-26C3-4D04-826E-EE1894F783F4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="77bb474b-55a3-4cf9-b562-58fa07caf818"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal.dotm</Template>
+  <TotalTime></TotalTime>
+  <Pages>5</Pages>
+  <Words>915</Words>
+  <Characters>5036</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>41</Lines>
+  <Paragraphs>11</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>5940</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Maxime England</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101002BD786FAB2D326409E3688CF115E94B2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>