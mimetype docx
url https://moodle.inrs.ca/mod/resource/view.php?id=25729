--- v0 (2026-05-18)
+++ v1 (2026-10-08)
@@ -1416,51 +1416,50 @@
       </w:r>
     </w:p>
     <w:p w:rsidR="002C3CA1" w:rsidP="002C3CA1" w:rsidRDefault="002C3CA1" w14:paraId="10BA2C86" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="League Gothic" w:hAnsi="League Gothic" w:cs="Times New Roman (Corps CS)"/>
           <w:noProof/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk196998307" w:id="9"/>
       <w:bookmarkStart w:name="_Hlk196998290" w:id="10"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidRPr="0D5CC631">
         <w:rPr>
           <w:rFonts w:ascii="League Gothic" w:hAnsi="League Gothic" w:cs="Times New Roman (Corps CS)"/>
           <w:noProof/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>CONSIGNES ET INFORMATIONS PARTICULIÈRES</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00B859E3" w:rsidR="009674B0" w:rsidP="009674B0" w:rsidRDefault="009674B0" w14:paraId="280148AF" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:noProof/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:commentRangeStart w:id="11"/>
       <w:r w:rsidRPr="00B859E3">
         <w:rPr>
           <w:rFonts w:ascii="League Gothic" w:hAnsi="League Gothic"/>
           <w:noProof/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">RETARDS DES TRAVAUX </w:t>
       </w:r>
@@ -1781,62 +1780,82 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E414E4">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>La qualité de la langue de rédaction est prise en compte dans la détermination de la note de chacun des travaux et examens. Ainsi, on pourra retrancher jusqu’à 10 % de la note globale pour les problèmes liés à la maitrise du code linguistique (éléments considérés : orthographe lexicale, ortho</w:t>
       </w:r>
       <w:r w:rsidRPr="00E414E4">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:softHyphen/>
-        <w:t>graphe grammaticale, syn</w:t>
       </w:r>
       <w:r w:rsidRPr="00E414E4">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
+        <w:t>graphe grammaticale, syn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E414E4">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Segoe UI"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
         <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00E414E4">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:cs="Segoe UI"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
         <w:t>taxe, ponctuation, vocabulaire)</w:t>
       </w:r>
       <w:commentRangeEnd w:id="13"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Marquedecommentaire"/>
         </w:rPr>
         <w:commentReference w:id="13"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00B859E3" w:rsidR="009674B0" w:rsidP="009674B0" w:rsidRDefault="009674B0" w14:paraId="2FA1D45F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="League Gothic" w:hAnsi="League Gothic"/>
           <w:noProof/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk197074990" w:id="14"/>
       <w:commentRangeStart w:id="15"/>
       <w:r w:rsidRPr="00B859E3">
         <w:rPr>
@@ -2243,70 +2262,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="0AE089F6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:eastAsia="Metropolis" w:cs="Metropolis"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>: L’utilisation est libre mais déclarer est obligatoire.</w:t>
       </w:r>
       <w:commentRangeEnd w:id="15"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Marquedecommentaire"/>
         </w:rPr>
         <w:commentReference w:id="15"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B859E3" w:rsidR="002C3CA1" w:rsidP="002C3CA1" w:rsidRDefault="002C3CA1" w14:paraId="56D3FBE8" w14:textId="77777777">
+    <w:p w:rsidRPr="00B859E3" w:rsidR="002C3CA1" w:rsidP="002C3CA1" w:rsidRDefault="002C3CA1" w14:paraId="56D3FBE8" w14:textId="3F844BDE">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="League Gothic" w:hAnsi="League Gothic"/>
           <w:noProof/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B859E3">
+      <w:r w:rsidRPr="2E062984" w:rsidR="002C3CA1">
         <w:rPr>
           <w:rFonts w:ascii="League Gothic" w:hAnsi="League Gothic"/>
           <w:noProof/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>PERSONNES ÉTUDIANTE EN SITUATION DE HANDICAP</w:t>
+        <w:t>PERSONNES ÉTUDIANTE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2E062984" w:rsidR="7910E104">
+        <w:rPr>
+          <w:rFonts w:ascii="League Gothic" w:hAnsi="League Gothic"/>
+          <w:noProof/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2E062984" w:rsidR="002C3CA1">
+        <w:rPr>
+          <w:rFonts w:ascii="League Gothic" w:hAnsi="League Gothic"/>
+          <w:noProof/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> EN SITUATION DE HANDICAP</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="007B3AFE" w:rsidR="002C3CA1" w:rsidP="002C3CA1" w:rsidRDefault="002C3CA1" w14:paraId="1D73DA89" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="07E554D3">
         <w:rPr>
           <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:eastAsia="Metropolis" w:cs="Metropolis"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">L’INRS s’engage à offrir un environnement d’apprentissage inclusif et équitable, conformément à la Charte des droits et libertés de la personne du Québec, qui garantit à toute personne le droit à l’égalité sans discrimination fondée notamment sur un handicap. Des mesures d’accommodement raisonnables peuvent être mises en place pour les personnes en situation de handicap ou vivant avec des limitations fonctionnelles. Si vous êtes </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="07E554D3">
         <w:rPr>
           <w:rFonts w:ascii="Metropolis" w:hAnsi="Metropolis" w:eastAsia="Metropolis" w:cs="Metropolis"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>concerné·e</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="07E554D3">
@@ -7119,51 +7158,50 @@
         <w:rPr>
           <w:rFonts w:ascii="League Gothic" w:hAnsi="League Gothic" w:cs="Times New Roman (Corps CS)"/>
           <w:noProof/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00E20D22" w:rsidR="00AB4A48" w:rsidP="00AB4A48" w:rsidRDefault="007307E4" w14:paraId="3FAFD5C0" w14:textId="6C7C221A">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="League Gothic" w:hAnsi="League Gothic" w:cs="Times New Roman (Corps CS)"/>
           <w:noProof/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">BIBLIOGRAPHIE / </w:t>
       </w:r>
       <w:commentRangeStart w:id="21"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="League Gothic" w:hAnsi="League Gothic" w:cs="Times New Roman (Corps CS)"/>
           <w:noProof/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
         <w:t>RESSOURCES</w:t>
       </w:r>
       <w:commentRangeEnd w:id="21"/>
       <w:r w:rsidR="00AB4A48">
         <w:rPr>
           <w:rStyle w:val="Marquedecommentaire"/>
         </w:rPr>
         <w:commentReference w:id="21"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="008E29CF" w:rsidR="007307E4" w:rsidP="007307E4" w:rsidRDefault="007307E4" w14:paraId="240430B0" w14:textId="57A7FD97">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
@@ -13433,51 +13471,51 @@
   </w:num>
   <w:num w:numId="37" w16cid:durableId="1772162286">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="515507019">
     <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1703827391">
     <w:abstractNumId w:val="32"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:person w15:author="François-Descroix, Agatha">
     <w15:presenceInfo w15:providerId="AD" w15:userId="S::agatha.francois-descroix@inrs.ca::2b98d5bb-510c-4364-9279-32374950aead"/>
   </w15:person>
   <w15:person w15:author="Agatha François-Descroix">
     <w15:presenceInfo w15:providerId="AD" w15:userId="S::agatha.francois-descroix@inrs.ca::2b98d5bb-510c-4364-9279-32374950aead"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:zoom w:percent="100"/>
   <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
@@ -13604,101 +13642,103 @@
     <w:rsid w:val="00DB5F15"/>
     <w:rsid w:val="00DC4985"/>
     <w:rsid w:val="00E12D61"/>
     <w:rsid w:val="00E14523"/>
     <w:rsid w:val="00E279AA"/>
     <w:rsid w:val="00E414E4"/>
     <w:rsid w:val="00E51FDE"/>
     <w:rsid w:val="00ED3688"/>
     <w:rsid w:val="00ED5B22"/>
     <w:rsid w:val="00F02ED3"/>
     <w:rsid w:val="00F24606"/>
     <w:rsid w:val="00F3698B"/>
     <w:rsid w:val="00F749B8"/>
     <w:rsid w:val="00FA1A58"/>
     <w:rsid w:val="00FA324A"/>
     <w:rsid w:val="00FA449C"/>
     <w:rsid w:val="00FA5371"/>
     <w:rsid w:val="00FD0A85"/>
     <w:rsid w:val="06156412"/>
     <w:rsid w:val="134E845D"/>
     <w:rsid w:val="1878D7FB"/>
     <w:rsid w:val="1D4595E5"/>
     <w:rsid w:val="204B755E"/>
     <w:rsid w:val="2B569887"/>
     <w:rsid w:val="2B9895C8"/>
+    <w:rsid w:val="2E062984"/>
     <w:rsid w:val="2EFA9ED8"/>
     <w:rsid w:val="2F07F486"/>
     <w:rsid w:val="318A862C"/>
     <w:rsid w:val="3E7D4B9E"/>
     <w:rsid w:val="461FB7CF"/>
     <w:rsid w:val="5549CB3F"/>
     <w:rsid w:val="55BAB10B"/>
     <w:rsid w:val="57F31CDA"/>
     <w:rsid w:val="5F777F5F"/>
     <w:rsid w:val="65FF4EDC"/>
     <w:rsid w:val="66BBAD75"/>
     <w:rsid w:val="678B2101"/>
     <w:rsid w:val="6B1AA39F"/>
     <w:rsid w:val="7000E4E1"/>
     <w:rsid w:val="714CFAE1"/>
     <w:rsid w:val="78A0FF35"/>
+    <w:rsid w:val="7910E104"/>
     <w:rsid w:val="79E22C1C"/>
     <w:rsid w:val="7BFEC011"/>
     <w:rsid w:val="7FE1F676"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="64ECCB63"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F0BC64BA-35FB-2149-A786-DFB897C64F19}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="fr-CA" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -15848,82 +15888,86 @@
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="05623f55-aa6a-4b76-976f-093a27cf3296">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="77bb474b-55a3-4cf9-b562-58fa07caf818" xsi:nil="true"/>
+    <Nature xmlns="05623f55-aa6a-4b76-976f-093a27cf3296" xsi:nil="true"/>
+    <Datedecr_x00e9_ation xmlns="05623f55-aa6a-4b76-976f-093a27cf3296" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101002BD786FAB2D326409E3688CF115E94B2" ma:contentTypeVersion="18" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="41b83ee7a381d2d3a5492bcd2b46cf60">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="05623f55-aa6a-4b76-976f-093a27cf3296" xmlns:ns3="77bb474b-55a3-4cf9-b562-58fa07caf818" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="98e568bea68e7f8535e0ca13c097b962" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101002BD786FAB2D326409E3688CF115E94B2" ma:contentTypeVersion="20" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="24d0cabf4f52e27d8e8ed415855b2b5d">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="05623f55-aa6a-4b76-976f-093a27cf3296" xmlns:ns3="77bb474b-55a3-4cf9-b562-58fa07caf818" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="caf83a0886f0ff6aff298aff79190bad" ns2:_="" ns3:_="">
     <xsd:import namespace="05623f55-aa6a-4b76-976f-093a27cf3296"/>
     <xsd:import namespace="77bb474b-55a3-4cf9-b562-58fa07caf818"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:Nature" minOccurs="0"/>
+                <xsd:element ref="ns2:Datedecr_x00e9_ation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="05623f55-aa6a-4b76-976f-093a27cf3296" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -15964,50 +16008,62 @@
     <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="21" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Balises d’images" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="1771bcca-0858-42f3-9c3f-9bba573efcb6" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="23" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Nature" ma:index="26" nillable="true" ma:displayName="Nature" ma:description="Détermine la nature du document pour son utilisation" ma:format="Dropdown" ma:internalName="Nature">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Datedecr_x00e9_ation" ma:index="27" nillable="true" ma:displayName="Date de création" ma:format="DateOnly" ma:internalName="Datedecr_x00e9_ation">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="77bb474b-55a3-4cf9-b562-58fa07caf818" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="18" nillable="true" ma:displayName="Partagé avec" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -16136,74 +16192,74 @@
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4241EFFC-26C3-4D04-826E-EE1894F783F4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EA843415-9CB0-4BAC-966D-586327F37E6D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="05623f55-aa6a-4b76-976f-093a27cf3296"/>
     <ds:schemaRef ds:uri="77bb474b-55a3-4cf9-b562-58fa07caf818"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A0A49ECD-E4EA-47A4-8A3E-3A1C6A1E2F97}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{713458A4-D1D6-4D1B-9082-86342866C278}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E943CE6F-1D24-4C5C-B011-C39DDD36A2C7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Normal.dotm</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Company/>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Maxime England</dc:creator>
-  <cp:keywords/>
+  <keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
+  <lastModifiedBy>François-Descroix, Agatha</lastModifiedBy>
+  <revision>69</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101002BD786FAB2D326409E3688CF115E94B2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>